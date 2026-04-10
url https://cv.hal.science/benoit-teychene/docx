--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,5059 +66,5193 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Needle-to-Liquid DC Discharge in Atmospheric Air: Electrical Characteristics and Impact on Potassium Halide Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.677-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-025-10547-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and Predicting the Adsorption and Rejection of Pesticides and Metabolites by Hollow Fiber Nanofiltration Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Candido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 330, pp.125323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water-assisted sonochemically-induced demethylenation of benzyl alcohol to phenol over a structurally stable cupric oxide catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teseer Bahry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Jonnalagadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.2982-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CY00100H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delineating the Effects of Molecular and Colloidal Interactions of Dissolved Organic Matter on Titania Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (10), pp.3752-3761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backwashable dynamic membrane made of anchored CNT on SiC microfiltration membranes applied to oil in water emulsion filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.119566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of C-CVD synthesis conditions on the hydraulic and electronic properties of SiC/CNTs nanocomposite microfiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ferreira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldoni-Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.108611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2021.108611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (9), pp.1167-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of polar mobile organic compounds (PMOC) removal by reverse osmosis and nanofiltration: rejection mechanism modelling using decision tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.975-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2020.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron beam irradiation of polyvinylidene fluoride/polyvinylpyrrolidone ultrafiltration membrane in presence of zwitterions molecules evaluation of filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient removal of As(III) by Cu nanoparticles intercalated in carbon nanotube membranes for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyan Luan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerging investigator series: photocatalysis for MBR effluent post-treatment: assessing the effects of effluent organic matter characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.482-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ew00734a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Poly(ethersulfone)/Polyvinylpyrrolidone ultrafiltration membrane degradation by contact with sodium hypochlorite through FTIR mapping and two-dimensional correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.131 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D printed microchannel loaded with hematite nanoadsorbent for fluoride removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar Chawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of operation conditions, foulant adsorption, and chemical cleaning on the nanomechanical properties of ultrafiltration hollow fiber membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Keucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 549, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics and fouling behaviors of Dissolved Organic Matter fractions in a full-scale submerged membrane bioreactor for municipal wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.169 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting of ultrafiltration performances by advanced data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Welte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (2), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Wastewater Sludge Characteristics Submitted to Thermal Drying, E-beam Irradiation or Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1771-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9946-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three different wastewater sludge and their respective drying processes: Solar, thermal and reed beds – Impact on organic matter characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.760 - 767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of hollow fibre membranes through electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.289-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1760049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of combined particles and natural organic matter fouling of ultrafiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 505, pp.185 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 505 (1-2), pp.115 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of pretreatment conditions and chemical ageing on ultrafiltration membrane performances. Diagnostic of a coagulation/adsorption/filtration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Welté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 489, pp.284-291 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced tools for fluid and fouling layer characterization applied to the description of membrane fouling phenomena for particle-organic matter mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.249 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of tubular ceramic membranes with carbon nanotubes using catalytic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (8), pp.1404-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2015.340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of e-beam irradiation of municipal secondary effluent on MF and RO membranes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pellizzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahidou O.B. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 471, pp.1-8 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluminum-humic colloid formation during pre-coagulation for membrane water treatment: Mechanisms and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Chalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Ajmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.867-ENVR. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafiltration of biologically treated domestic wastewater: How membrane properties influence performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tazi-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 pp.178-186 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of hydrodynamic diameter on the sieving of waterborne carbon nanotubes by porous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav S. Ajmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Abbott-Chalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Jacangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.470-478 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon nanotube composite membranes for small 'designer' water treatment systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Fairbrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Ajmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Chalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.917-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2014.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating backwashable carbon nanotube mats on the inner surface of polymeric hollow fiber membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Fairbrother</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 446, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 310, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2012.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering of an MBR supernatant fouling layer by fine particles addition: A possible way to control cake compressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (5), pp.2060-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and use of a novel method for in line characterisation of fouling layers electrokinetic properties and for fouling monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370 (1-2), pp.45 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a better identification of foulant species in MBR processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 231 (1-3), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Aimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05213339v1</w:t>
-              </w:r>
-[...4786 lines deleted...]
-                <w:t xml:space="preserve">hal-02317996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature pour l’obtention de l’habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Poitiers - Faculté des Sciences Fondamentales et Appliquées, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03373109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5128,150 +5262,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5281,161 +5415,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of carbon nanotubes or carbon particles onto hollow fiber polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwab Kellogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fairbrother David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacangelo Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : WO2014194228A1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5582,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>