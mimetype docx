--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -66,5105 +66,5105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05213339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle-to-Liquid DC Discharge in Atmospheric Air: Electrical Characteristics and Impact on Potassium Halide Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Alomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (3), pp.677-705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-025-10547-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Predicting the Adsorption and Rejection of Pesticides and Metabolites by Hollow Fiber Nanofiltration Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 330, pp.125323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-assisted sonochemically-induced demethylenation of benzyl alcohol to phenol over a structurally stable cupric oxide catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teseer Bahry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh Jonnalagadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.2982-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3CY00100H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating the Effects of Molecular and Colloidal Interactions of Dissolved Organic Matter on Titania Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (10), pp.3752-3761. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backwashable dynamic membrane made of anchored CNT on SiC microfiltration membranes applied to oil in water emulsion filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 278, pp.119566. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of C-CVD synthesis conditions on the hydraulic and electronic properties of SiC/CNTs nanocomposite microfiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldoni-Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.108611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2021.108611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+                <w:t xml:space="preserve">Investigation of polar mobile organic compounds (PMOC) removal by reverse osmosis and nanofiltration: rejection mechanism modelling using decision tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.975-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2020.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880126v1</w:t>
+                <w:t xml:space="preserve">hal-05570269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of polar mobile organic compounds (PMOC) removal by reverse osmosis and nanofiltration: rejection mechanism modelling using decision tree</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Baron</w:t>
+                <w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Zaouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (9), pp.1167-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2020.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05570269v1</w:t>
+                <w:t xml:space="preserve">hal-01880126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam irradiation of polyvinylidene fluoride/polyvinylpyrrolidone ultrafiltration membrane in presence of zwitterions molecules evaluation of filtration performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Teychene</w:t>
+                <w:t xml:space="preserve">Efficient removal of As(III) by Cu nanoparticles intercalated in carbon nanotube membranes for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyan Luan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.02.029⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090014v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of As(III) by Cu nanoparticles intercalated in carbon nanotube membranes for drinking water treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiou Huang</w:t>
+                <w:t xml:space="preserve">Electron beam irradiation of polyvinylidene fluoride/polyvinylpyrrolidone ultrafiltration membrane in presence of zwitterions molecules evaluation of filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.104⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053255v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging investigator series: photocatalysis for MBR effluent post-treatment: assessing the effects of effluent organic matter characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (3), pp.482-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8ew00734a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Poly(ethersulfone)/Polyvinylpyrrolidone ultrafiltration membrane degradation by contact with sodium hypochlorite through FTIR mapping and two-dimensional correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chokki</w:t>
+                <w:t xml:space="preserve">G. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Darracq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 161, pp.131 - 138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed microchannel loaded with hematite nanoadsorbent for fluoride removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254, pp.190-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of operation conditions, foulant adsorption, and chemical cleaning on the nanomechanical properties of ultrafiltration hollow fiber membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Keucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Zaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 549, pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and fouling behaviors of Dissolved Organic Matter fractions in a full-scale submerged membrane bioreactor for municipal wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.169 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting of ultrafiltration performances by advanced data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Welte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129 (2), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Wastewater Sludge Characteristics Submitted to Thermal Drying, E-beam Irradiation or Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.1771-1780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-017-9946-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three different wastewater sludge and their respective drying processes: Solar, thermal and reed beds – Impact on organic matter characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 203, pp.760 - 767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of hollow fibre membranes through electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.289-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1760049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of combined particles and natural organic matter fouling of ultrafiltration membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 505, pp.185 - 193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 505 (1-2), pp.115 - 121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pretreatment conditions and chemical ageing on ultrafiltration membrane performances. Diagnostic of a coagulation/adsorption/filtration process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518857v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Advanced tools for fluid and fouling layer characterization applied to the description of membrane fouling phenomena for particle-organic matter mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.249 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269940v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced tools for fluid and fouling layer characterization applied to the description of membrane fouling phenomena for particle-organic matter mixtures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of pretreatment conditions and chemical ageing on ultrafiltration membrane performances. Diagnostic of a coagulation/adsorption/filtration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Welté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 489, pp.284-291 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269007v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of tubular ceramic membranes with carbon nanotubes using catalytic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (8), pp.1404-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2015.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of e-beam irradiation of municipal secondary effluent on MF and RO membranes performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pellizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahidou O.B. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 471, pp.1-8 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum-humic colloid formation during pre-coagulation for membrane water treatment: Mechanisms and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Chalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Ajmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 248, pp.867-ENVR. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2014.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration of biologically treated domestic wastewater: How membrane properties influence performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tazi-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 134 pp.178-186 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrodynamic diameter on the sieving of waterborne carbon nanotubes by porous membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav S. Ajmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Abbott-Chalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Jacangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470, pp.470-478 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube composite membranes for small 'designer' water treatment systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Ajmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Chalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (5), pp.917-923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/ws.2014.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating backwashable carbon nanotube mats on the inner surface of polymeric hollow fiber membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 446, pp.59-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 310, pp.109-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2012.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of an MBR supernatant fouling layer by fine particles addition: A possible way to control cake compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (5), pp.2060-2072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and use of a novel method for in line characterisation of fouling layers electrokinetic properties and for fouling monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 370 (1-2), pp.45 - 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better identification of foulant species in MBR processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 231 (1-3), pp.27-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317996v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">anses-05213339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5182,51 +5182,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature pour l’obtention de l’habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Poitiers - Faculté des Sciences Fondamentales et Appliquées, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,90 +5276,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t>
@@ -5442,64 +5442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of carbon nanotubes or carbon particles onto hollow fiber polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwab Kellogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fairbrother David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>