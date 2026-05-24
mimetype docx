--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,5193 +66,5912 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t>
+                <w:t xml:space="preserve">Electrohydrodynamic flows induced by DC and AC needle-to-liquid discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Aimeur</w:t>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Fredric Dyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Chevalier</w:t>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Collin</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (IGPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille université, Jul 2025, Aix - en - Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05213339v1</w:t>
+                <w:t xml:space="preserve">hal-05621225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma jet impacting the surface of a liquid: electrical analysis and electrohydrodynamic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredric Dyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Symposium on Electrohydrodynamics (ISEHD2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time evolution of the electrohydrodynamic water flow produced by a dielectric barrier discharge ignited above its surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI International Symposium on Electrohydrodynamics (ISEHD2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrohydrodynamic water flow produced by a dielectric barrier discharge ignited above the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISNTP 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gangneung, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the liquid velocity gradient induced by a plasma dielectric barrier discharge and its impact on reactive species generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Needle-to-liquid DC and AC dielectric barrier discharges in atmospheric air: electrical characteristics and chemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Alomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases - ICPIG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee (Pays Bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needle-to-Liquid DC Discharge in Atmospheric Air: Electrical Characteristics and Impact on Potassium Halide Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Alomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (3), pp.677-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11090-025-10547-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution au chlorothalonil, un défi pour le traitement de l’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Predicting the Adsorption and Rejection of Pesticides and Metabolites by Hollow Fiber Nanofiltration Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 330, pp.125323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-assisted sonochemically-induced demethylenation of benzyl alcohol to phenol over a structurally stable cupric oxide catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teseer Bahry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh Jonnalagadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.2982-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3CY00100H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating the Effects of Molecular and Colloidal Interactions of Dissolved Organic Matter on Titania Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (10), pp.3752-3761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backwashable dynamic membrane made of anchored CNT on SiC microfiltration membranes applied to oil in water emulsion filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sfeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 278, pp.119566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.119566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of C-CVD synthesis conditions on the hydraulic and electronic properties of SiC/CNTs nanocomposite microfiltration membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldoni-Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.108611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2021.108611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of polar mobile organic compounds (PMOC) removal by reverse osmosis and nanofiltration: rejection mechanism modelling using decision tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chokki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.975-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/ws.2020.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filterability of exopolysaccharides solutions from the red microalga Porphyridium cruentum by tangential filtration on a polymeric membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (9), pp.1167-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2018.1523234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of As(III) by Cu nanoparticles intercalated in carbon nanotube membranes for drinking water treatment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of Poly(ethersulfone)/Polyvinylpyrrolidone ultrafiltration membrane degradation by contact with sodium hypochlorite through FTIR mapping and two-dimensional correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chokki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.104⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.131 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053255v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam irradiation of polyvinylidene fluoride/polyvinylpyrrolidone ultrafiltration membrane in presence of zwitterions molecules evaluation of filtration performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+                <w:t xml:space="preserve">Emerging investigator series: photocatalysis for MBR effluent post-treatment: assessing the effects of effluent organic matter characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Maghsoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karpel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.02.029⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.482-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ew00734a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090014v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging investigator series: photocatalysis for MBR effluent post-treatment: assessing the effects of effluent organic matter characteristics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient removal of As(III) by Cu nanoparticles intercalated in carbon nanotube membranes for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodymyr Tarabara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hongyan Luan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ew00734a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823748v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Poly(ethersulfone)/Polyvinylpyrrolidone ultrafiltration membrane degradation by contact with sodium hypochlorite through FTIR mapping and two-dimensional correlation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron beam irradiation of polyvinylidene fluoride/polyvinylpyrrolidone ultrafiltration membrane in presence of zwitterions molecules evaluation of filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chokki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485992v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed microchannel loaded with hematite nanoadsorbent for fluoride removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 254, pp.190-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2019.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of operation conditions, foulant adsorption, and chemical cleaning on the nanomechanical properties of ultrafiltration hollow fiber membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Keucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Zaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 549, pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and fouling behaviors of Dissolved Organic Matter fractions in a full-scale submerged membrane bioreactor for municipal wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.169 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting of ultrafiltration performances by advanced data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Welte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129 (2), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Wastewater Sludge Characteristics Submitted to Thermal Drying, E-beam Irradiation or Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.1771-1780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-017-9946-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three different wastewater sludge and their respective drying processes: Solar, thermal and reed beds – Impact on organic matter characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 203, pp.760 - 767. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of hollow fibre membranes through electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.289-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1760049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of combined particles and natural organic matter fouling of ultrafiltration membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 505, pp.185 - 193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of bisphenol A in water and the medical devices used in hemodialysis treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 505 (1-2), pp.115 - 121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of pretreatment conditions and chemical ageing on ultrafiltration membrane performances. Diagnostic of a coagulation/adsorption/filtration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Welté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 489, pp.284-291 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02269940v1</w:t>
+                <w:t xml:space="preserve">hal-01518857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced tools for fluid and fouling layer characterization applied to the description of membrane fouling phenomena for particle-organic matter mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guigui</w:t>
+                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22117⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269007v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pretreatment conditions and chemical ageing on ultrafiltration membrane performances. Diagnostic of a coagulation/adsorption/filtration process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Baron</w:t>
+                <w:t xml:space="preserve">Advanced tools for fluid and fouling layer characterization applied to the description of membrane fouling phenomena for particle-organic matter mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Welté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Weckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.249 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518857v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of tubular ceramic membranes with carbon nanotubes using catalytic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Batiot-Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (8), pp.1404-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2015.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of e-beam irradiation of municipal secondary effluent on MF and RO membranes performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminum-humic colloid formation during pre-coagulation for membrane water treatment: Mechanisms and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahidou O.B. Boukari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhengyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Chalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Ajmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.046⟩</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.867-ENVR. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321337v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum-humic colloid formation during pre-coagulation for membrane water treatment: Mechanisms and impacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of e-beam irradiation of municipal secondary effluent on MF and RO membranes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pellizzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahidou O.B. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 471, pp.1-8 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199433v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafiltration of biologically treated domestic wastewater: How membrane properties influence performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tazi-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 134 pp.178-186 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2014.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrodynamic diameter on the sieving of waterborne carbon nanotubes by porous membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav S. Ajmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Abbott-Chalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Jacangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 470, pp.470-478 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2014.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube composite membranes for small 'designer' water treatment systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Ajmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Chalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (5), pp.917-923. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2014.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating backwashable carbon nanotube mats on the inner surface of polymeric hollow fiber membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Fairbrother</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 446, pp.59-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of boron and arsenic (III) rejection from brackish water by reverse osmosis membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 310, pp.109-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2012.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of an MBR supernatant fouling layer by fine particles addition: A possible way to control cake compressibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (5), pp.2060-2072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and use of a novel method for in line characterisation of fouling layers electrokinetic properties and for fouling monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 370 (1-2), pp.45 - 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2010.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better identification of foulant species in MBR processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 231 (1-3), pp.27-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2007.12.006⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02317996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05213339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de candidature pour l’obtention de l’habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Poitiers - Faculté des Sciences Fondamentales et Appliquées, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03373109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5262,150 +5981,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane processes for wastewater remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Figoli; A; Li; Y; Basile; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends and Future Developments on (Bio-) Membranes: Membranes in Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER, pp.175-211, 2020, 978-0-12-817300-8; 978-0-12-816778-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816778-6.00009-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5415,161 +6134,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of carbon nanotubes or carbon particles onto hollow fiber polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwab Kellogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fairbrother David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacangelo Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO2014194228A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5716,51 +6435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05621225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredric Dyson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05621324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Candido" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Jonnalagadda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CY00100H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Maghsoodi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychen&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Snow" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sfeir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.119566" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108611" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chokki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darracq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Zaouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1523234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.01.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Tarabara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ew00734a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Luan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiou Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.08.104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.02.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar Chawla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.07.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121394v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keucken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.04.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychen&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touffet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.11.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh N. Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649376v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.01.039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FZL5V72-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bacle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bauwens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.03.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QCZNTZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welt&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.04.043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFWL3BZC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Teychene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weckert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRKLV6PL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Tran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Thieffry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.340" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Chalew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ajmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5W89VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Meng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pellizzari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahidou O.B. Boukari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F1S0M2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi-Pain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.07.043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav S. Ajmani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Abbott-Chalew" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Jacangelo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.07.064" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHTPWG3L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Gallagher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Schwab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Fairbrother" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.06.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02SRQ498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.05.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9FCFNQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317092v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.12.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZTMP1G1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZS5TD89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Amy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2007.12.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJ0G5GT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03373109v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816778-6.00009-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwab Kellogg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fairbrother David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacangelo Joseph" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>