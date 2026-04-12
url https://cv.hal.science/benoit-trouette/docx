--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -66,524 +66,511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and scalable preconditioning for large saddle point systems in multiphase flow simulations</w:t>
+                <w:t xml:space="preserve">A priori analysis of subgrid scale models that preserve the Lie-symmetries of the Navier–Stokes equations for large eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon El Ouafa</w:t>
+                <w:t xml:space="preserve">Nadjma Akhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphax Fereka</w:t>
+                <w:t xml:space="preserve">Can Selcuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Benoit Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-025-04259-z⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-025-04613-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985583v1</w:t>
+                <w:t xml:space="preserve">hal-05557288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressible Formulation of the One-Fluid Model for Two-Phase Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Efficient and scalable preconditioning for large saddle point systems in multiphase flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids9040090⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-025-04259-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554316v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Compressible Formulation of the One-Fluid Model for Two-Phase Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.110465. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids9040090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123117v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully-coupled parallel solver for the simulation of two-phase incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 265, pp.105995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -611,1367 +598,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t>
+                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930894v1</w:t>
+                <w:t xml:space="preserve">hal-04123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337792v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Eulerian-Lagrangian scheme for scalar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 231 (9), pp.3525-3549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00707-020-02727-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi de petites molécules polluantes dans l’air ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 453, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), pp.420096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0027189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763009v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256077v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820080v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulations of a time-dependent natural convection problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.07.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857985v3</w:t>
+                <w:t xml:space="preserve">hal-00820080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulations of a time-dependent natural convection problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (8), pp.1360-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711759v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691214v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">About the ellipticity of the discrete Laplacian in polar coordinate with Neumann condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 229, pp.7277-7286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,3778 +2098,3778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Djaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079918v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Can Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166378v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313431v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783846v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t>
+              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079650v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Ouda Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Selçuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080138v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762148v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760761v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
+                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
+              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760757v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739611v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUTURE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527913v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054556v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Numerical Analysis and Applied Mathematics ICNAAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les trois-Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809193v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Les trois-Ilets, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854757v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification of thermocouple air temperature measurement in highly radative environment : application to turbofan engine compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2016 Turbo Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences et modèles pour la correction des mesures de température d'air par thermocouple dans un environnement radiatif confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique SFT2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement de gaz dans un long micro-canal : comparaison des modèles continu et cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard de Izarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boujema Izrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.deIzarra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750543v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713501v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750545v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749317v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5762,340 +5879,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic momentum preserving method with a fully-coupled 3D solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Numerical Methods in Multiphase Flows (ICNMMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6105,245 +6222,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a confined turbulent round jet at moderate Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-3-030-65820-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection-diffusion - Application to pollutant transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6353,114 +6470,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de Rayleigh-Bénard-Marangoni, induites par évaporation, en régime transitoire. Applicatons aux solutions polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00598835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6607,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjma Akhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Selcuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04613-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>