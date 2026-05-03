--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,5659 +217,6117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and scalable preconditioning for large saddle point systems in multiphase flow simulations</w:t>
+                <w:t xml:space="preserve">Algebraic momentum-preserving scheme for incompressible two-phase flows at large density and viscosity ratios: application to droplet impact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphax Fereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-025-04259-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2026.107083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985583v1</w:t>
+                <w:t xml:space="preserve">hal-05587618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressible Formulation of the One-Fluid Model for Two-Phase Flows</w:t>
+                <w:t xml:space="preserve">Efficient and scalable preconditioning for large saddle point systems in multiphase flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Vincent</w:t>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.90. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids9040090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-025-04259-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554316v1</w:t>
+                <w:t xml:space="preserve">hal-04985583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-coupled parallel solver for the simulation of two-phase incompressible flows</w:t>
+                <w:t xml:space="preserve">A Compressible Formulation of the One-Fluid Model for Two-Phase Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105995⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids9040090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161872v2</w:t>
+                <w:t xml:space="preserve">hal-04554316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fully-coupled parallel solver for the simulation of two-phase incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123117v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930894v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mixed Eulerian-Lagrangian scheme for scalar transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879758v2</w:t>
+                <w:t xml:space="preserve">hal-02930894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et suivi de petites molécules polluantes dans l’air ambiant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mixed Eulerian-Lagrangian scheme for scalar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), pp.3525-3549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-020-02727-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878126v1</w:t>
+                <w:t xml:space="preserve">hal-02879758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection et suivi de petites molécules polluantes dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 453, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337792v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), pp.420096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0027189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525256v1</w:t>
+                <w:t xml:space="preserve">hal-03337792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid atomistic-continuum multiscale method for fluid flow with density variation in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763009v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Huyen Vu</w:t>
+                <w:t xml:space="preserve">Sensitivity of lateral heat transfer on the convection onset in a transient Rayleigh-Bénard-Marangoni flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Henri Baudey-Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.353-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256077v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modelling and hybrid atomistic-continuum simulation of non-isothermal flows in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-016-1709-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820080v1</w:t>
+                <w:t xml:space="preserve">hal-01256077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulations of a time-dependent natural convection problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free convection in drying binary mixtures: solutal versus thermal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (8), pp.1360-1371. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.336-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857985v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann simulations of a time-dependent natural convection problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (8), pp.1360-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711759v1</w:t>
+                <w:t xml:space="preserve">hal-00857985v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Rayleigh-Bénard-Marangoni solutal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.074108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4733439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691214v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.83--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2011-01362-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">About the ellipticity of the discrete Laplacian in polar coordinate with Neumann condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 229, pp.7277-7286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2010.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Djaballah</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Can Selçuk</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166378v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313431v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Djaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079918v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Stéphane</w:t>
+                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080138v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762148v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t>
+                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Ouda Djaballah</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079650v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760761v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+                <w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Ouda Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Selçuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
+              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Isola Elba, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760757v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
+              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739611v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783846v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054556v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527913v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Numerical Analysis and Applied Mathematics ICNAAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">FUTURE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657733v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854757v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Numerical Analysis and Applied Mathematics ICNAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809193v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les trois-Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295602v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification of thermocouple air temperature measurement in highly radative environment : application to turbofan engine compartment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+                <w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2016 Turbo Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295616v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295608v1</w:t>
+                <w:t xml:space="preserve">hal-01295602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334095v1</w:t>
+                <w:t xml:space="preserve">hal-01295608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Uncertainty quantification of thermocouple air temperature measurement in highly radative environment : application to turbofan engine compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ASME 2016 Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163492v1</w:t>
+                <w:t xml:space="preserve">hal-01295616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et modèles pour la correction des mesures de température d'air par thermocouple dans un environnement radiatif confiné</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tavares</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Sommerer</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique SFT2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163469v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. H. Vu</w:t>
+                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142518v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement de gaz dans un long micro-canal : comparaison des modèles continu et cinétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard de Izarra</w:t>
+                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boujema Izrar</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.deIzarra</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855670v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expériences et modèles pour la correction des mesures de température d'air par thermocouple dans un environnement radiatif confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique SFT2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750543v1</w:t>
+                <w:t xml:space="preserve">hal-01142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ecoulement de gaz dans un long micro-canal : comparaison des modèles continu et cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujema Izrar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.deIzarra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711362v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749317v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
+                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750545v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delcarte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713519v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Bouizi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749284v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t>
+                <w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723181v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delcarte</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749306v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5879,705 +6337,835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic momentum preserving method with a fully-coupled 3D solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Numerical Methods in Multiphase Flows (ICNMMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a confined turbulent round jet at moderate Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-3-030-65820-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection-diffusion - Application to pollutant transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of a confined turbulent round jet at moderate Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de Rayleigh-Bénard-Marangoni, induites par évaporation, en régime transitoire. Applicatons aux solutions polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00598835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6724,51 +7312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjma Akhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Selcuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04613-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjma Akhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Selcuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04613-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>