--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -615,274 +615,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-coupled parallel solver for the simulation of two-phase incompressible flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon El Ouafa</w:t>
+                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105995⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161872v2</w:t>
+                <w:t xml:space="preserve">hal-04123117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and contaminant transfer at the interface of an aerodynamic containment barrier subjected to the wake of a moving obstacle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+                <w:t xml:space="preserve">Fully-coupled parallel solver for the simulation of two-phase incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.110465. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.105995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123117v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump in the conduction heat flux at the gas/solid interface in micro-channels</w:t>
               </w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Eulerian-Lagrangian scheme for scalar transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,90 +1192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,804 +2206,791 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syphax Fereka</w:t>
+                <w:t xml:space="preserve">Dual-grid method for simulating multiscale multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faina Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow (ICMF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783205v1</w:t>
+                <w:t xml:space="preserve">hal-05631447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syphax Fereka</w:t>
+                <w:t xml:space="preserve">Dual Grid method : a dual-resolution strategy for multiscale flows using a refined dual grid as an innovative alternative to conventional single-resolution DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faina Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Numerical Methods in Multiphase Flows (ICNMMF-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165751v1</w:t>
+                <w:t xml:space="preserve">hal-05631446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Djaballah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Can Selçuk</w:t>
+                <w:t xml:space="preserve">Eric Chenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166378v1</w:t>
+                <w:t xml:space="preserve">hal-04783205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of single and multiple drop impingement onto liquid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd Computational fluids conference (CFC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313431v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical approaches for the modeling of mass transfer across resolved interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Djaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+                <w:t xml:space="preserve">Can Selçuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">22nd IACM Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079918v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
+                <w:t xml:space="preserve">Multiscale simulations for weakly rarefied gas flow in micro-channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080138v1</w:t>
+                <w:t xml:space="preserve">hal-04313431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+                <w:t xml:space="preserve">Développement d’un solveur tout-couplé parallèle 3D pour la simulation des écoulements diphasiques incompressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique ( CFM 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762148v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of small-scale two-phase models for the multi-scale simulation of two-phase flows. Application to air washing.</w:t>
               </w:r>
@@ -3028,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Selçuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,1239 +3091,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Coupling Strategy for Multi-scale Simulations in Micro-Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Microfluidics, Nanofluidics and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760761v1</w:t>
+                <w:t xml:space="preserve">hal-03762148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahia Chibouti</w:t>
+                <w:t xml:space="preserve">Algebric momentum preserving method with a fully coupled 3D parallel solver for the simulation of two-phase incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows (ICNMMF4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760757v1</w:t>
+                <w:t xml:space="preserve">hal-04080138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of hypervelocity impact of drops and sprays on liquid or solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syphax Fereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
+              <w:t xml:space="preserve">Turbulence &amp; Interaction TI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Île d'Elbe, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739611v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
+                <w:t xml:space="preserve">Machine Learning for Multi-scale Simulations in Micro-Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783846v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large scale experimental characterization of the breach of an aerodynamic containment barrier caused by the unsteady wake of a moving object.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">International conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Elba Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054556v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
+                <w:t xml:space="preserve">Stratégie de couplage pour les simulations multi-échelles dans des micro-canaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congès français de la mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527913v1</w:t>
+                <w:t xml:space="preserve">hal-03783846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+                <w:t xml:space="preserve">Validité du modèle de saut du flux de conduction à la paroi pour un écoulement de gaz dans une micro-conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahia Chibouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Numerical Analysis and Applied Mathematics ICNAAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale de la Société Française de la Thermique (SFT2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657733v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement multi-échelle d’un dispositif de détection et de suivi de petites molécules polluantes dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Les trois-Ilets, France</w:t>
+              <w:t xml:space="preserve">FUTURE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854757v1</w:t>
+                <w:t xml:space="preserve">hal-03054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment of discretization schemes applied to the transport of a passive scalar in a ventilated enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Numerical Analysis and Applied Mathematics ICNAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809193v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Huyen Vu</w:t>
+                <w:t xml:space="preserve">LES simulation of pollutant transport in ventilation-based mitigation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443791v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Halim Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Turbulence and Interaction (TI2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les trois-Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295602v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t>
+                <w:t xml:space="preserve">Extension du modèle hybride multi échelle à une masse volumique variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
@@ -4354,205 +4328,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">25éme Congrès Société Française de Thermique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295608v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification of thermocouple air temperature measurement in highly radative environment : application to turbofan engine compartment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle pour l'étude de la condensation dans des micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2016 Turbo Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295616v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t>
+                <w:t xml:space="preserve">Multi-Scale modelling and hybrid atomistic continuum simulation for condensation of gas in a microschannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
@@ -4570,205 +4544,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Heat and Mass Transfer (ICCHMT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334095v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Huyen Vu</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification of thermocouple air temperature measurement in highly radative environment : application to turbofan engine compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ASME 2016 Turbo Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446364v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling and hybrid-continuum simulation for condensation of gas flow in a micro-channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
@@ -4786,1548 +4760,1764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Quy-Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163492v1</w:t>
+                <w:t xml:space="preserve">hal-01334095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et modèles pour la correction des mesures de température d'air par thermocouple dans un environnement radiatif confiné</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tavares</w:t>
+                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Sommerer</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique SFT2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163469v1</w:t>
+                <w:t xml:space="preserve">hal-01163492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. H. Vu</w:t>
+                <w:t xml:space="preserve">Modèle hybride pour la simulation d'écoulements en micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quy-Dong To</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Dong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142518v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement de gaz dans un long micro-canal : comparaison des modèles continu et cinétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard de Izarra</w:t>
+                <w:t xml:space="preserve">Expériences et modèles pour la correction des mesures de température d'air par thermocouple dans un environnement radiatif confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boujema Izrar</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sommerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.deIzarra</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique SFT2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855670v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy-Dong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750543v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+                <w:t xml:space="preserve">Ecoulement de gaz dans un long micro-canal : comparaison des modèles continu et cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard de Izarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boujema Izrar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.deIzarra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713501v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free convection in drying polymer solutions: solutal versus thermal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">MULTIFLOW 2012 -- Multiscale Complex Fluid Flows and Interfacial Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750545v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and solutal Rayleigh-Bénard-Marangoni convection induced by solvent evaporation in polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">6th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749317v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solutal Rayleigh-Bénard-Marangoni convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association, IMA5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711362v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t>
+              <w:t xml:space="preserve">5th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713519v1</w:t>
+                <w:t xml:space="preserve">hal-00749317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of diffusive-convective transition to the initial conditions in a transient Bénard-Marangoni problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington D.C., United States. pp.CDROM n°I846DV, ISBN 978-0-7918-3879-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749284v1</w:t>
+                <w:t xml:space="preserve">hal-00711362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t>
+                <w:t xml:space="preserve">Numerical study of thermo-solutal convection induced by evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Doumenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t>
+              <w:t xml:space="preserve">63nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723181v1</w:t>
+                <w:t xml:space="preserve">hal-00713519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude numérique du régime transitoire dans un modèle thermique d'évaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delcarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Guerrier</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">14ème Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749306v1</w:t>
+                <w:t xml:space="preserve">hal-00749284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilités induites par évaporation : modèle solutal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Trouette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Doumenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.69--74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of convection induced by evaporation in cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delcarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Minneapolis, Minnesota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité à la condition initiale de la convection naturelle de Bénard-Marangoni en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Trouette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.93--98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6337,65 +6527,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic momentum preserving method with a fully-coupled 3D solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,168 +6613,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Numerical Methods in Multiphase Flows (ICNMMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle dans des micro-conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huyen Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6626,51 +6816,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2015 Société Française de Thermique: "La thermique de l’habitat et de la ville"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6680,375 +6870,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a confined turbulent round jet at moderate Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-3-030-65820-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian scheme for scalar advection-diffusion - Application to pollutant transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a confined turbulent round jet at moderate Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Halim Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sullivan Lechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65820-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7058,114 +7248,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de Rayleigh-Bénard-Marangoni, induites par évaporation, en régime transitoire. Applicatons aux solutions polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trouette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00598835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7312,51 +7502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjma Akhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Selcuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04613-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjma Akhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Selcuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trouette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04613-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon El Ouafa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syphax Fereka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2026.107083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Chenadec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04259-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9040090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Lech&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Halim Atallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110465" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161872v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105995" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahia Chibouti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879758v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02727-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensifia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huyen Vu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy-Dong To" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763009v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Henri Baudey-Laubier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256077v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1709-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doumenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857985v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2013.07.024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733439" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01362-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delcarte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labrosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Messaoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chenier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Djaballah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouafa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Ouda Djaballah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent St&#233;phane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760757v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Dong To" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Vu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard de Izarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750545v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00598835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>