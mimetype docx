--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -257,51 +257,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112-3, </w:t>
+              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139tx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1035,239 +1035,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des inégalités relationnelles après 60 ans. Une enquête dans la région Occitanie</w:t>
+                <w:t xml:space="preserve">Choix musicaux, modes de découverte et contextes d’écoute. Une typologie des univers musicaux des 15-25 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renáta Hosnedlová</w:t>
+                <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01937809v1</w:t>
+                <w:t xml:space="preserve">halshs-01996763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix musicaux, modes de découverte et contextes d’écoute. Une typologie des univers musicaux des 15-25 ans</w:t>
+                <w:t xml:space="preserve">L’évolution des inégalités relationnelles après 60 ans. Une enquête dans la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Azam</w:t>
+                <w:t xml:space="preserve">Renáta Hosnedlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01996763v1</w:t>
+                <w:t xml:space="preserve">halshs-01937809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1494,51 +1494,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03103079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : synthèse des objectifs et des premiers résultats</w:t>
+                <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
@@ -1578,94 +1578,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/v73n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509935v1</w:t>
+                <w:t xml:space="preserve">halshs-03509968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée du confinement : résultats de la première vague de l'enquête Vico</w:t>
+                <w:t xml:space="preserve">Enquêter sur un événement historique exceptionnel : synthèse des objectifs et des premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
@@ -1705,70 +1705,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/v73r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/v73n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509968v1</w:t>
+                <w:t xml:space="preserve">halshs-03509935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille des villes et performance économique : une légende urbaine</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les goûts musicaux, varier les échelles d’analyse, accéder aux modes de qualification musicale : le cas des jeunes de 15-25 ans en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,51 +2807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3936" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aupoil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ove-national.education.fr/publication/regards-croises-sur-les-experiences-etudiantes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#234; van Truoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10964" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amoss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chouillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01686-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Aupoil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73r" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/v73n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04827082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u95r" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Roselli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ove-national.education.fr/publication/regards-croises-sur-les-experiences-etudiantes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>