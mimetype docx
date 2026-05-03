--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Turquety </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris 8 Vincennes–Saint-Denis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0188-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le cinéma. Épistémologie, histoire et machines de vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Zielinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Images, médiums, Alice Leroy; Antonio Somaini, 9788869764646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la technicité: corps, monde et médias avec Gilbert Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Images, médiums, Antonio Somaini; Alice Leroy, 9788869763540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Huillet, Jean-Marie Straub: &amp;quot;Objectivists&amp;quot; in Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Fendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Film Culture in Transition, 9789463722209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium, Format, Configuration: The Displacements of Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meson Press, 2019, Configurations of Film, 978-3-95796-004-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14619/0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Cinema: Machines, Gestures and Media History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Barnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cinema and Technology, 9789463724623. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvqsf379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le cinéma. Épistémologie: problèmes, machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'Homme, 2014, 978-2-8251-4445-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Huillet et Jean-Marie Straub, &amp;quot;objectivistes&amp;quot; en cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge d'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-8251-3851-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Direct&amp;quot; et le numérique: Techniques et politiques des médias décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimésis, 2022, Images, médiums, 9788869763250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avant-dernières machines: Cinéma, techniques, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Krichane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'Homme, 2020, 978-2-8251-4803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma. Un autre paradigme. Histoire, esthétique, marges et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vignaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma : un autre paradigme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRHC (Association française de recherche sur l'histoire du cinéma), 378 p., 2017, (Histoire culturelle), 978-2-37029-010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et machines de cinéma: Objets, gestes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricks and Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Popular Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), pp.103-179, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions for Use: Thinking Body, Machine, and Technicity with Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicholas Baer; Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-124, 2024, The Key Debates, 9789048564552. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.13703101.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ear to Toe: Sound Machines and the Technical Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Ida Bernabei; Simone Dotto; Paolo Villa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retuning the Screen: Sound Methods and the Aural Dimension of Film and Media History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-70, 2023, Udine/Gorizia Conference Proceedings, 9788869773310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Film-maker's Film Histories: Adjacency Historiography and the Art of the Anthology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malte Hagener; Yvonne Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Film Histories Were Made: Film History, Media Archaeology, Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Film Culture in Transition, 9789463724067, 9789048554577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and the Composite Image, from Recreations to the Digital; or, A portrait of Méliès as a Bergsonian Filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Lefebvre; Marc Furstenau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Effects on the Screen: Faking the View from Méliès to Motion Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-270, 2022, Cinema and Technology, 9789462980730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otages: des femmes dans l’histoire. À partir de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Quellec Cottier; Valérie Cossy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana. Figures de femmes et formes de pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-346, 2022, Rencontres/Francophonies, 978-2-406-12733-8. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12735-2.p.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrance: lumière, couleur et mouvement au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Païni; Paul Perrin; Marie Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfin le cinéma ! Arts, images et spectacles en France, 1833-1907</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Orsay; Réunion des musées nationaux; Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-283, 2021, 978-2-7118-7877-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding (Amateur) Cinema: Epistemology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masha Salazkina; Enrique Fibla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Amateur Film Histories and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2021, 9780253052032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Païni; Paul Perrin; Marie Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfin le cinéma ! Arts, images et spectacles en France, 1833-1907</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Orsay; Réunion des musées nationaux; Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298, 2021, 978-2-7118-7877-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel dehors/réel dedans: Fenêtres de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fiant; Gilles Mouëllic; Caroline Zéau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johan van der Keuken: Documenter une présence au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Côté cinéma, 9782873404475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des machines/histoire des techniques: à partir de Bolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Fleckinger; Kira Kitsopanidou; Sébastien Layerle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et techniques du cinéma et de l’audiovisuel. Sources, terrains, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-52, 2020, ICCA Industries culturelles, création, numérique, 9782807607705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là: Places de la caméra (Godard international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine de Baecque; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard/Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, pp.15-29, 2020, Côté cinéma, 978-2-873404-65-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolex: Cinema's Amateur Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tralongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Barnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Laurent Le Forestier; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Film Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Bolex. Les horizons amateurs du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tralongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Laurent Le Forestier; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie raisonnée des techniques du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Additive? Problems of Colour and Epistemological Networks in (Early) Film Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Fossati; Victoria Jackson; Bregt Lameris; Sarah Street; Joshua Yumibe; Elif Rongen-Kaynakci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Colour Fantastic: Chromatic Worlds of Silent Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Framing Film, 9789048532988. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048532988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biette avec Straub (et Huillet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Eugène; Philippe Fauvel; Hervé Joubert-Laurencin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Biette. Appunti &amp; Contrappunti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incidence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2918193-49-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du style en histoire des techniques: le cinéma amateur et la beauté sans nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Simone Dotto; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names 2: Contexts and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.93-99, 2017, 978-88-6977-110-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Viewfinders, Video Assist Systems, and Tape Splicers: Questioning the History of Techniques and Technology in Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santiago Hidalgo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Film Scholarship: Experience, Study, Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-259, 2017, Film Theory in Media History, 9789089647542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technès : approches technologiques, questions esthétiques et histoire sans noms / Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Simone Dotto; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names 2: Contexts and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.91-92, 2017, 978-88-6977-110-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Illusion of Movement, the Illusion of Color: The Kinemacolor Projector, Archaeology and Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Fossati; Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposing the Film Apparatus: The Film Archive as a Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2016, Framing Film, 9789462983168. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789462983168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le cinéma (amateur): épistémologie et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Turquety; Valérie Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma: un autre paradigme; histoire, esthétique, marges et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRHC, pp.16-26, 2016, 978-2-37029-010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En l'absence des noms: problèmes d'histoire des techniques et des cinématographies mineures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Federico Giordano; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names: A Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.121-127, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the History of the &amp;quot;Cinema&amp;quot; Problem: Media Archaeology with Historical Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Beltrame; Giuseppe Fidotta; Andrea Mariani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the Borders of (Film) History: Temporality, Archaeology, Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.199-204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of Machines, Forms of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Maria Tortajada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cine-Dispositives: Essays in Epistemology Across Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-297, 2015, Film Culture In Transition, 9789089646668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, technologie et techniques: problèmes de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Martin Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et technologies. Modalités, usages et pratiques des dispositifs cinématographiques à travers l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il doppiaggio è un assassinio&amp;quot;: regarder/écouter/lire le cinéma de Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boillat; Irene Weber-Henking. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubbing: die Übersetzung im Kino – la traduction audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schüren, pp.183-199, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du peintre, travail du cinéma: Cézanne, Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Laurent Le Forestier; Valentine Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film sur l'art, entre histoire de l'art et documentaire de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-223, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Archaeology of the Cinema/Technology Relation: From Mechanization to “Digital Cinema”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technē/Technology. Researching Cinema and Media Technologies – Their Development, Use, and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-64, 2014, The Key Debates: Mutations and Appropriations in European Film Studies, 9789048519903. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/13695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses musicales: L’invention de Chronik der Anna Magdalena Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danièle Huillet/Jean-Marie Straub. Chronique d’Anna Magdalena Bach. Le Bachfilm. Découpage intégral. Textes, entretiens, documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombres; Belva Film; Montparnasse, pp.63-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Way/Dead End/No Stopping Any Time: Mauricio Guillén’s Avenida Progreso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauricio Guillén : I For Idiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Moderne Kunst, 2013, 978-3-943514-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de guerres: Antigone de Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ute Heidmann; Maria Vamvouri Ruffy; Nadège Coutaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes (re)configurés: création, dialogues, analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, pp.183-200, 2013, Collection du CLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des techniques cinématographiques: l'exemple du Kinemacolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Borina; Sonia Campanini; Andrea Mariani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.163-169, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaisseur du temps et chronographie de la terreur: Berlin 10/90 de Robert Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bopp; François Caillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps dans le cinéma documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-162, 2012, ADDOC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de machines, formes de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Maria Tortajada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-dispositifs: spectacles, cinéma, télévision, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge d'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-279, 2011, Histoire et théorie du cinéma, 978-2-8251-4187-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de l'artiste en fabricant de canons (le cas Kubelka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Bianchi; Giulio Bursi; Simone Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il canone cinematografico/The Film Canon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.141-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Anthologie, der Künstler, die Pädagogik : Peter Kubelka und der Kanon des 'Essential Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinzenz Hediger; Oliver Fahle; Gudrun Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orte filmischen Wissens : Filmkultur und Filmvermittlung im digitalen Netzwerkzeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schüren, pp.109-121, 2011, Zürcher Filmstudien, 978-3-89472-526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces résonants. Le son comme art du lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.10-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cinéma comme artisanat. La série Gurre Herria de Tatus Fombellida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zine: Film Research Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut ouvrir les machines. L'épistémologie des médias avec Gilbert Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur/mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.64 - 89. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A War Film: Antigone by Danièle Huillet and Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses of Cinema, RMIT University, Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs. Les productions vidéographiques nigérianes, cultures et techniques en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une histoire des techniques en cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.8-13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art incomplet. Présences-absences du cinéma au Congrès de 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin 1913-Paris 1937 : Ästhetik und Kunstwissenschaft im Zeitalter der Kongresse/L’esthétique et la science de l’art à l'âge des congrès, 61 (2), pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le motif: Danièle Huillet, Jean-Marie Straub, Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Filmer la peinture, 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality and Objectification: Danièle Huillet and Jean-Marie Straub, Filmmakers and Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SubStance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Translation Matters, 44 (2), pp.47-65. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/sub.2015.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cros et le problème « cinéma » : écrire l'histoire avec Bachelard et Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.11 - 35. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.4801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem »Kino«. Geschichte schreiben mit Bachelard und Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M=M=M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.136-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturel et le mécanique : le Kinémacolor à la conquête de Paris, ou Charles Urban vs Charles Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pour une histoire de la couleur au cinéma: usages et procédés, 71, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, couleur, mouvement : Kinémacolor et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eu-topías, Revista de interculturalidad, comunicación y estudios europeo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues d'Allemagne. Volker Koepp, Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince; Othon: Tacite: Corneille: Huillet et Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma indirect libre: Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma. Revue semestrielle d’esthétique et d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie pour les temps modernes : Louis Zukofsky & le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.58 - 90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-arrêt; Pound, Zukofsky, Mallarmé, Huillet et Straub: poésie cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Our St. Matthew Passion:” Louis Zukofsky & Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Zukofsky, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Turquety </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'Université Paris 8Directeur de l'EUR ArTeC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0188-2477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À partir de recherches en histoire technologique du cinéma et des dispositifs visuels et sonores, Benoît Turquety travaille sur une épistémologie des médias et des techniques permettant de dégager leurs implications politiques, esthétiques, culturelles ou environnementales.Professeur à l'Université Paris 8 et actuellement directeur de l'EUR ArTeC, il est également directeur de recherches pour le Fonds national suisse pour la recherche scientifique, à travers des projets portant sur Bolex (2015-2019) et Nagra (2021-2025), il a été enseignant-chercheur pendant quinze années à l’Université de Lausanne, où il est devenu professeur en 2015. Il a également enseigné à l’Université Paris 3 (Chaire Roger Odin) et à la Goethe-Universität de Francfort (Mercator Fellow).Son ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer le cinéma. Épistémologie : problèmes, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a obtenu le Prix international Maurizio Grande. Ses travaux portent aujourd’hui principalement sur les médias « décentralisés » – ruraux, amateurs, non occidentaux et notamment africains –, sur les arts et techniques sonores, sur l’épistémologie des médias sur la longue durée, ou sur la philosophie des techniques de Gilbert Simondon. Il s'intéresse aux moyens de décentrer les esthétiques et épistémologies dominantes par des approches historiques et expérimentales, et par la prise en compte des techniques comme savoir et comme culture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le cinéma. Épistémologie, histoire et machines de vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Zielinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Images, médiums, Alice Leroy; Antonio Somaini, 9788869764646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la technicité: corps, monde et médias avec Gilbert Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Images, médiums, Antonio Somaini; Alice Leroy, 9788869763540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Huillet, Jean-Marie Straub: &amp;quot;Objectivists&amp;quot; in Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Fendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Film Culture in Transition, 9789463722209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Cinema: Machines, Gestures and Media History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Barnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cinema and Technology, 9789463724623. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvqsf379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium, Format, Configuration: The Displacements of Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meson Press, 2019, Configurations of Film, 978-3-95796-004-7. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14619/0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le cinéma. Épistémologie: problèmes, machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'Homme, 2014, 978-2-8251-4445-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Huillet et Jean-Marie Straub, &amp;quot;objectivistes&amp;quot; en cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge d'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-8251-3851-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Direct&amp;quot; et le numérique: Techniques et politiques des médias décentralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimésis, 2022, Images, médiums, 9788869763250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avant-dernières machines: Cinéma, techniques, histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Krichane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Âge d'Homme, 2020, 978-2-8251-4803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma. Un autre paradigme. Histoire, esthétique, marges et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vignaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma : un autre paradigme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRHC (Association française de recherche sur l'histoire du cinéma), 378 p., 2017, (Histoire culturelle), 978-2-37029-010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et machines de cinéma: Objets, gestes, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10932-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tricks and Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Popular Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), pp.103-179, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Conceptual Structures: The Nonhuman Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacit Cinematic Knowledge : Approaches and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meson Press, pp.31-46, 2024, Configurations of Film, 978-3-95796-023-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, pirogues, et nouveaux matérialismes. Partir avec Sylvain L’Espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Zéau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématérialismes. Nouvelles approches matérialistes de l’audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.399-427, 2024, Images, médiums, 9788869764257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructions for Use: Thinking Body, Machine, and Technicity with Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicholas Baer; Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-124, 2024, The Key Debates, 9789048564552. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.13703101.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ear to Toe: Sound Machines and the Technical Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Ida Bernabei; Simone Dotto; Paolo Villa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retuning the Screen: Sound Methods and the Aural Dimension of Film and Media History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimesis International</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-70, 2023, Udine/Gorizia Conference Proceedings, 9788869773310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Film-maker’s Film Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Film Histories Were Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2023, Film Culture in Transition, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789463724067_ch07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Film-maker's Film Histories: Adjacency Historiography and the Art of the Anthology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malte Hagener; Yvonne Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Film Histories Were Made: Film History, Media Archaeology, Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Film Culture in Transition, 9789463724067, 9789048554577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography and the Composite Image, from Recreations to the Digital; or, A portrait of Méliès as a Bergsonian Filmmaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Lefebvre; Marc Furstenau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Effects on the Screen: Faking the View from Méliès to Motion Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-270, 2022, Cinema and Technology, 9789462980730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otages: des femmes dans l’histoire. À partir de Sembène Ousmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Quellec Cottier; Valérie Cossy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana. Figures de femmes et formes de pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-346, 2022, Rencontres/Francophonies, 978-2-406-12733-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12735-2.p.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding (Amateur) Cinema: Epistemology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masha Salazkina; Enrique Fibla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Amateur Film Histories and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2021, 9780253052032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Païni; Paul Perrin; Marie Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfin le cinéma ! Arts, images et spectacles en France, 1833-1907</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Orsay; Réunion des musées nationaux; Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298, 2021, 978-2-7118-7877-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrance: lumière, couleur et mouvement au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Païni; Paul Perrin; Marie Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfin le cinéma ! Arts, images et spectacles en France, 1833-1907</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Orsay; Réunion des musées nationaux; Grand Palais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-283, 2021, 978-2-7118-7877-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là: Places de la caméra (Godard international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine de Baecque; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Godard/Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, pp.15-29, 2020, Côté cinéma, 978-2-873404-65-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolex: Cinema's Amateur Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tralongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Barnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Laurent Le Forestier; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Film Techniques and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel dehors/réel dedans: Fenêtres de Johan van der Keuken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony Fiant; Gilles Mouëllic; Caroline Zéau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johan van der Keuken: Documenter une présence au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Côté cinéma, 9782873404475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des machines/histoire des techniques: à partir de Bolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Fleckinger; Kira Kitsopanidou; Sébastien Layerle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers et techniques du cinéma et de l’audiovisuel. Sources, terrains, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-52, 2020, ICCA Industries culturelles, création, numérique, 9782807607705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine Bolex. Les horizons amateurs du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tralongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Laurent Le Forestier; Gilles Mouëllic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie raisonnée des techniques du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biette avec Straub (et Huillet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Eugène; Philippe Fauvel; Hervé Joubert-Laurencin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Claude Biette. Appunti &amp; Contrappunti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incidence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2918193-49-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Additive? Problems of Colour and Epistemological Networks in (Early) Film Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Fossati; Victoria Jackson; Bregt Lameris; Sarah Street; Joshua Yumibe; Elif Rongen-Kaynakci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Colour Fantastic: Chromatic Worlds of Silent Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Framing Film, 9789048532988. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789048532988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Viewfinders, Video Assist Systems, and Tape Splicers: Questioning the History of Techniques and Technology in Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santiago Hidalgo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Film Scholarship: Experience, Study, Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-259, 2017, Film Theory in Media History, 9789089647542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du style en histoire des techniques: le cinéma amateur et la beauté sans nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Simone Dotto; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names 2: Contexts and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.93-99, 2017, 978-88-6977-110-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technès : approches technologiques, questions esthétiques et histoire sans noms / Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gaudreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Simone Dotto; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names 2: Contexts and Practical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.91-92, 2017, 978-88-6977-110-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Illusion of Movement, the Illusion of Color: The Kinemacolor Projector, Archaeology and Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Fossati; Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposing the Film Apparatus: The Film Archive as a Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2016, Framing Film, 9789462983168. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5117/9789462983168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le cinéma (amateur): épistémologie et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Turquety; Valérie Vignaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amateur en cinéma: un autre paradigme; histoire, esthétique, marges et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRHC, pp.16-26, 2016, 978-2-37029-010-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En l'absence des noms: problèmes d'histoire des techniques et des cinématographies mineures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diego Cavalotti; Federico Giordano; Leonardo Quaresima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Cinema Without Names: A Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis, pp.121-127, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, technologie et techniques: problèmes de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Gaudreault; Martin Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et technologies. Modalités, usages et pratiques des dispositifs cinématographiques à travers l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.175-192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il doppiaggio è un assassinio&amp;quot;: regarder/écouter/lire le cinéma de Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boillat; Irene Weber-Henking. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubbing: die Übersetzung im Kino – la traduction audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schüren, pp.183-199, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of Machines, Forms of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Maria Tortajada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cine-Dispositives: Essays in Epistemology Across Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-297, 2015, Film Culture In Transition, 9789089646668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing the History of the &amp;quot;Cinema&amp;quot; Problem: Media Archaeology with Historical Epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Beltrame; Giuseppe Fidotta; Andrea Mariani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the Borders of (Film) History: Temporality, Archaeology, Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.199-204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du peintre, travail du cinéma: Cézanne, Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Laurent Le Forestier; Valentine Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film sur l'art, entre histoire de l'art et documentaire de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-223, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Archaeology of the Cinema/Technology Relation: From Mechanization to “Digital Cinema”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie van den Oever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technē/Technology. Researching Cinema and Media Technologies – Their Development, Use, and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amsterdam University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-64, 2014, The Key Debates: Mutations and Appropriations in European Film Studies, 9789048519903. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/13695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesses musicales: L’invention de Chronik der Anna Magdalena Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danièle Huillet/Jean-Marie Straub. Chronique d’Anna Magdalena Bach. Le Bachfilm. Découpage intégral. Textes, entretiens, documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombres; Belva Film; Montparnasse, pp.63-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Way/Dead End/No Stopping Any Time: Mauricio Guillén’s Avenida Progreso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauricio Guillén : I For Idiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Moderne Kunst, 2013, 978-3-943514-07-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un film de guerres: Antigone de Danièle Huillet et Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ute Heidmann; Maria Vamvouri Ruffy; Nadège Coutaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes (re)configurés: création, dialogues, analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, pp.183-200, 2013, Collection du CLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des techniques cinématographiques: l'exemple du Kinemacolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Borina; Sonia Campanini; Andrea Mariani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.163-169, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épaisseur du temps et chronographie de la terreur: Berlin 10/90 de Robert Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Bopp; François Caillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps dans le cinéma documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-162, 2012, ADDOC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de machines, formes de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Albera; Maria Tortajada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-dispositifs: spectacles, cinéma, télévision, littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge d'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260-279, 2011, Histoire et théorie du cinéma, 978-2-8251-4187-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de l'artiste en fabricant de canons (le cas Kubelka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pietro Bianchi; Giulio Bursi; Simone Venturini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il canone cinematografico/The Film Canon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum, pp.141-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Anthologie, der Künstler, die Pädagogik : Peter Kubelka und der Kanon des 'Essential Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinzenz Hediger; Oliver Fahle; Gudrun Sommer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orte filmischen Wissens : Filmkultur und Filmvermittlung im digitalen Netzwerkzeitalter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schüren, pp.109-121, 2011, Zürcher Filmstudien, 978-3-89472-526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement-colour: moments in a deep time media epistemology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artnodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7238/artnodes.v0i34.426481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces résonants. Le son comme art du lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.10-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du cinéma comme artisanat. La série Gurre Herria de Tatus Fombellida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zine: Film Research Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut ouvrir les machines. L'épistémologie des médias avec Gilbert Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mouëllic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur/mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.64 - 89. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.6761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A War Film: Antigone by Danièle Huillet and Jean-Marie Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses of Cinema, RMIT University, Melbourne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une histoire des techniques en cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.8-13. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.5342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et ailleurs. Les productions vidéographiques nigérianes, cultures et techniques en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3-4, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edl.2501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art incomplet. Présences-absences du cinéma au Congrès de 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Ästhetik und Allgemeine Kunstwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Berlin 1913-Paris 1937 : Ästhetik und Kunstwissenschaft im Zeitalter der Kongresse/L’esthétique et la science de l’art à l'âge des congrès, 61 (2), pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orality and Objectification: Danièle Huillet and Jean-Marie Straub, Filmmakers and Translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SubStance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Translation Matters, 44 (2), pp.47-65. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/sub.2015.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le motif: Danièle Huillet, Jean-Marie Straub, Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Filmer la peinture, 82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cros et le problème « cinéma » : écrire l'histoire avec Bachelard et Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.11 - 35. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.4801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Problem »Kino«. Geschichte schreiben mit Bachelard und Simondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Medienwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25969/mediarep/1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M=M=M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.136-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturel et le mécanique : le Kinémacolor à la conquête de Paris, ou Charles Urban vs Charles Pathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pour une histoire de la couleur au cinéma: usages et procédés, 71, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.4772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, couleur, mouvement : Kinémacolor et abstraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eu-topías, Revista de interculturalidad, comunicación y estudios europeo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues d'Allemagne. Volker Koepp, Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince; Othon: Tacite: Corneille: Huillet et Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trafic : revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cinéma indirect libre: Peter Nestler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinéma. Revue semestrielle d’esthétique et d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie pour les temps modernes : Louis Zukofsky & le cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.58 - 90. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1895.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image-arrêt; Pound, Zukofsky, Mallarmé, Huillet et Straub: poésie cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature (et réciproquement), 2, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Our St. Matthew Passion:” Louis Zukofsky & Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Turquety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacket2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Zukofsky, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479D210C"/>
+    <w:nsid w:val="48348FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-turquety" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0188-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Turquety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/inventer-le-cinema/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/politiques-de-la-technicite/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Fendt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463722209/daniele-huillet-jean-marie-straub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Barnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463724623/inventing-cinema" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvqsf379" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagedhomme.com/ouvrages/benoit+turquety/daniele+huillet%2C+jean-marie+straub%2C+&#8220;objectivistes&#8221;+en+cinema/3487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Z&#233;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Krichane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vignaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10932-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048564552/technics" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13703101.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mimesisinternational.com/retuning-the-screen/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04291068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/85023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462980730/special-effects-on-the-screen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musee-orsay.fr/fr/articles/enfin-le-cinema-le-catalogue-199563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253052056/global-perspectives-on-amateur-film-histories-and-cultures/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dulac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048532988/the-colour-fantastic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048532988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/jean-claude-biette?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789089647542/technology-and-film-scholarship" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudreault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462983168/exposing-the-film-apparatus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789089646668/cine-dispositives" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04231328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048519903/techne-technology" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/13695" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagedhomme.com/ouvrages/francois+albera/cine-dispositifs/3805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.6761" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2501" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2015.0022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250250v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/1097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250267v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4772" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.1162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-turquety" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0188-2477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Turquety" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/inventer-le-cinema/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/politiques-de-la-technicite/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230289v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Fendt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463722209/daniele-huillet-jean-marie-straub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Barnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463724623/inventing-cinema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvqsf379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14619/0047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagedhomme.com/ouvrages/benoit+turquety/daniele+huillet%2C+jean-marie+straub%2C+&#8220;objectivistes&#8221;+en+cinema/3487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Z&#233;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Krichane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vignaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Forestier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10932-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048564552/technics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13703101.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mimesisinternational.com/retuning-the-screen/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463724067_ch07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04291068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/85023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462980730/special-effects-on-the-screen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/africana-figures-de-femmes-et-formes-de-pouvoir.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12735-2.p.0333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253052056/global-perspectives-on-amateur-film-histories-and-cultures/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musee-orsay.fr/fr/articles/enfin-le-cinema-le-catalogue-199563" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dulac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04230943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/jean-claude-biette?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048532988/the-colour-fantastic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048532988" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789089647542/technology-and-film-scholarship" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudreault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462983168/exposing-the-film-apparatus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789462983168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789089646668/cine-dispositives" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04231328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789048519903/techne-technology" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/13695" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250383v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lagedhomme.com/ouvrages/francois+albera/cine-dispositifs/3805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/artnodes.v0i34.426481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.6761" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.5342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04241447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.2501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04248798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/sub.2015.0022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4801" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25969/mediarep/1097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4772" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.1162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.782" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>