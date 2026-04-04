--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1667,579 +1667,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrôler et surveiller les révolutionnaires aux frontières. La police politique à la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Police (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, pratiques, acteurs, et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière sensible. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche et d’Études Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Lajarrige, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle et la surveillance de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Acteurs, pratiques et représentations de la sécurité, XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud-Dominique Houte; Jean-Noël Luc, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière, un objet d’histoire sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation des doctorants du laboratoire Framespa UMR 5136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Judde de Larivière; Mathieu Grenet, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences démographiques et économiques du traité de Francfort (début des années 1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La guerre franco-allemande de 1870 : recherches nouvelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bourguinat, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une application concrète de l’utilisation d’Heurist avec la base de données border1871</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration et modélisation des données sous Heurist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des humanités numériques d’Afrique francophone, Mar 2022, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L’environnement saisi par le droit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Grancher; Claire Judde de Larivière; Solène Rivoal, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border temporalities at the French-German border (1871-1914). A laboratory for experimenting with border regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders In Flux and Border Temporalities In and Beyond Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Transfrontier Euro-Institut Network, Dec 2022, Esch-sur-ALzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980116v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-03980100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière environnementale entre la France et l’Allemagne après 1871</w:t>
               </w:r>
@@ -6150,51 +6150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9070036D"/>
+    <w:nsid w:val="AA395BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>