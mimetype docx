--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -562,187 +562,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux portes de la nation. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.367-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.5432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nationaliser le ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (152), pp.107-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vin.152.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979289v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03979583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes de la nation. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
               </w:r>
@@ -1529,2442 +1529,2442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une application concrète de l’utilisation d’Heurist avec la base de données border1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration et modélisation des données sous Heurist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des humanités numériques d’Afrique francophone, Mar 2022, Yaoundé, Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « L’environnement saisi par le droit »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Grancher; Claire Judde de Larivière; Solène Rivoal, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Border temporalities at the French-German border (1871-1914). A laboratory for experimenting with border regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borders In Flux and Border Temporalities In and Beyond Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Transfrontier Euro-Institut Network, Dec 2022, Esch-sur-ALzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler et surveiller les révolutionnaires aux frontières. La police politique à la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Police (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, pratiques, acteurs, et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière sensible. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche et d’Études Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Lajarrige, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle et la surveillance de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Acteurs, pratiques et représentations de la sécurité, XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud-Dominique Houte; Jean-Noël Luc, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière, un objet d’histoire sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation des doctorants du laboratoire Framespa UMR 5136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Judde de Larivière; Mathieu Grenet, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences démographiques et économiques du traité de Francfort (début des années 1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La guerre franco-allemande de 1870 : recherches nouvelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bourguinat, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire et historiographie des frontières en Europe (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Actualité de la recherche en histoire moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathilde Monge, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing assistance to Alsatians-Lorrainers escaping German Rule. Patriotic Welfare in the French-German Borderland (1871-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Social Politics in European Borderlands »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC Project SOCIOBORD « Social Politics in European Borderlands »; Laura Lee Downs; Dominika Gruziel; Machteld Venken, Feb 2022, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière environnementale entre la France et l’Allemagne après 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Marges et périphéries »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dauphant; Julien Léonard, Dec 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Lajarrige, Mar 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régionalismes et la République (de 1870 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République et ses régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Res Publica, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud-Dominique Houte; Jean-Noël Luc, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partitions interdites. Chanter la France sous la domination allemande en Alsace-Lorraine (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partoches. Usages et détournements historiens de la partition musicale (1850-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Goupil-Lucas-Fontaine, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Judde de Larivière; Mathieu Grenet, Mar 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les universitaires strasbourgeois face à la guerre et à l’annexion (1870-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 150 ans du transfert de la faculté de Médecine et de l’école de Pharmacie à Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Labrude; Philippe Wernert, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bourguinat, Nov 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulations nationales de l’environnement face à des incertitudes communes. Une histoire de la gestion des ressources forestières à la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulations et incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des humanités numériques d’Afrique francophone, Mar 2022, Yaoundé, Cameroun</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1870 ou l’invention de l’Alsace contemporaine. Généalogie d’un territoire singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alsace ou Alsaces ? Ligne de partage, histoire partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Christine Esch; Nicolas Lefort; Claude Muller, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romain Grancher; Claire Judde de Larivière; Solène Rivoal, Mar 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ecological footprint of the French-German border (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border studies at intersections of subject boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch, Dec 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Transfrontier Euro-Institut Network, Dec 2022, Esch-sur-ALzette, Luxembourg</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, nation et pandémies. Les contrôles sanitaires à la frontière franco-allemande au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Santé, frontières et territoires : histoire des savoirs, XIXe- XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Rasmussen, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Dauphant; Julien Léonard, Dec 2022, Metz, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie de guerre des Alsaciens-Lorrains (1871-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être en guerre (1870-1871). Formes d'engagements et récits d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Roynette, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Res Publica, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalising the border through war monuments. “Nationalist landscape” at the French-German border (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disturbing Views. Visual Culture and Nationalisms in the 20th and 21st Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brenda Schmahmann, Nov 2021, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Goupil-Lucas-Fontaine, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Archivistique et mondes du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu de Oliveira, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Labrude; Philippe Wernert, Nov 2022, Nancy, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a line on a map to realities on the ground. The French-German Joint Boundary Commission at work (1871-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS – IBG Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society – Institute of British Geographers, Aug 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux, May 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Elsäss-Lothringer, Deutsche wie die Anderen? Das Staatsangehörigkeitsrecht in Elsaß-Lothringen (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rechtsordnung Elsass-Lothringens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Christine Esch; Nicolas Lefort; Claude Muller, Jun 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante nuances de “Rot un Wiss”. L’impossible drapeau de l’Alsace-Lorraine (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un drapeau ? Sociohistoire du dévoilement politique (monde, des années 1880 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Carney; Christophe Granger; Philippe Lagadec; Alain Le Bloas; Laurent Le Gall; Marion Rabier; Jeanne Teboul, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Marc Bloch, Dec 2021, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsass-Lothringen im Deutschen Kaiserreich. Ein Ausnahmestatus in einem asymmetrischen Föderalismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rechtsordnung Elsass-Lothringens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu de Oliveira, Jan 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places fortes de la mémoire de la guerre de 1870. Se souvenir du siège à Metz et Belfort (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de siège en 1870-1871</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Société historique et archéologique de Sedan, Oct 2021, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society – Institute of British Geographers, Aug 2021, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incident de frontière comme modèle d’analyse des Border Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Falk Bretschneider, Oct 2021, Loveno di Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Rasmussen, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tsiganes à la frontière franco-allemande (1871-1914). L’échec d’un régime frontalier de fermeture et de refoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire des mobilités itinérantes et des pratiques de circulation en Europe, XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilsen About; Adèle Sutre, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Odile Roynette, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la guerre de 1870 à la frontière franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de 1870. Conflit européen. Conflit Global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brenda Schmahmann, Nov 2021, Johannesburg, South Africa</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German border (1871-1914). Building a historical database to study a missing border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen – Integrationen – Wissenschaften. Der Oberrhein im Wandel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, Feb 2020, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière / die Grenze. Approches historiographiques en France, en Allemagne et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Historiographie et langues étrangères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Dubois, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Carney; Christophe Granger; Philippe Lagadec; Alain Le Bloas; Laurent Le Gall; Marion Rabier; Jeanne Teboul, Nov 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention d'une frontière sanitaire. La frontière franco-allemande face aux premières pandémies (fin XIXe siècle-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Migrations en temps de crise du Covid-19 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nikola Tietze, Dec 2020, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From War Commemorations to Memory Laws. France Facing its Memory (19th-20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third Annual Conference of the Memory Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Memory Studies Association; Universidad Complutense de Madrid, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Société historique et archéologique de Sedan, Oct 2021, Sedan, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alsaciens-Lorrains face à l’option (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Alsace et le tournant de 1918. Expulsions, migrations, mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Plyer, Jan 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Falk Bretschneider, Oct 2021, Loveno di Menaggio, Italie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les morts saisissent les vivants. Histoire d’une rencontre frontalière franco-allemande, 17 juin 1893</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites et grandes rencontres du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire de la révolution de 1848 et des révolutions du XIXe siècle; Association des Jeunes dix-neuvièmistes, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03980261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la carte crée le territoire. L’invention de l’Alsace-Lorraine</w:t>
               </w:r>
@@ -5284,173 +5284,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’option des Alsaciens-Lorrains (1871-1873). Rester et devenir Allemand ou émigrer et rester Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Alsace et le tournant de 1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-86820-759-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Par-delà le liseré vert. La démarcation de la frontière franco-allemande (1871-1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières en Europe depuis le congrès de Vienne (1815). Enjeux diplomatiques, stratégiques, militaires et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782364240773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979487v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de la guerre de 1870 à la frontière franco-allemande</w:t>
               </w:r>
@@ -6150,51 +6150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA395BFE"/>
+    <w:nsid w:val="C7948632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>