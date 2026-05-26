--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -562,187 +562,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nationaliser le ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (152), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux portes de la nation. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148, pp.367-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsace.5432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979583v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03979289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes de la nation. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
               </w:r>
@@ -1460,2925 +1460,2925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et historiographie des frontières en Europe (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Actualité de la recherche en histoire moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Monge, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Providing assistance to Alsatians-Lorrainers escaping German Rule. Patriotic Welfare in the French-German Borderland (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Social Politics in European Borderlands »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC Project SOCIOBORD « Social Politics in European Borderlands »; Laura Lee Downs; Dominika Gruziel; Machteld Venken, Feb 2022, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La forêt de la nation. La patrimonialisation des espaces forestiers dans les Vosges (1871-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Les forêts, patrimoines en tension. Utilité, dégradation, gestion et transmission des espaces forestiers depuis le XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Claude Ambroise-Rendu; Steve Hagimont; Stéphane Olivesi, Dec 2022, Saint-Quentin-en -Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler et surveiller les révolutionnaires aux frontières. La police politique à la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Police (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, pratiques, acteurs, et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière sensible. Une histoire par en bas de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche et d’Études Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Lajarrige, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle et la surveillance de la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Acteurs, pratiques et représentations de la sécurité, XIXe-XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud-Dominique Houte; Jean-Noël Luc, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière, un objet d’histoire sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation des doctorants du laboratoire Framespa UMR 5136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Judde de Larivière; Mathieu Grenet, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences démographiques et économiques du traité de Francfort (début des années 1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La guerre franco-allemande de 1870 : recherches nouvelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bourguinat, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application concrète de l’utilisation d’Heurist avec la base de données border1871</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration et modélisation des données sous Heurist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des humanités numériques d’Afrique francophone, Mar 2022, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « L’environnement saisi par le droit »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Grancher; Claire Judde de Larivière; Solène Rivoal, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border temporalities at the French-German border (1871-1914). A laboratory for experimenting with border regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders In Flux and Border Temporalities In and Beyond Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Centre for Contemporary and Digital History (C²DH); Transfrontier Euro-Institut Network, Dec 2022, Esch-sur-ALzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2022, Caen, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière environnementale entre la France et l’Allemagne après 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Marges et périphéries »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dauphant; Julien Léonard, Dec 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Lajarrige, Mar 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régionalismes et la République (de 1870 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République et ses régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Res Publica, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud-Dominique Houte; Jean-Noël Luc, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partitions interdites. Chanter la France sous la domination allemande en Alsace-Lorraine (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partoches. Usages et détournements historiens de la partition musicale (1850-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Goupil-Lucas-Fontaine, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Judde de Larivière; Mathieu Grenet, Mar 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les universitaires strasbourgeois face à la guerre et à l’annexion (1870-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 150 ans du transfert de la faculté de Médecine et de l’école de Pharmacie à Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Labrude; Philippe Wernert, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bourguinat, Nov 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulations nationales de l’environnement face à des incertitudes communes. Une histoire de la gestion des ressources forestières à la frontière franco-allemande (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régulations et incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Monge, Nov 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1870 ou l’invention de l’Alsace contemporaine. Généalogie d’un territoire singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alsace ou Alsaces ? Ligne de partage, histoire partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Christine Esch; Nicolas Lefort; Claude Muller, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ERC Project SOCIOBORD « Social Politics in European Borderlands »; Laura Lee Downs; Dominika Gruziel; Machteld Venken, Feb 2022, Firenze, Italy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Archivistique et mondes du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu de Oliveira, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Dauphant; Julien Léonard, Dec 2022, Metz, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From a line on a map to realities on the ground. The French-German Joint Boundary Commission at work (1871-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS – IBG Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society – Institute of British Geographers, Aug 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Res Publica, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ecological footprint of the French-German border (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border studies at intersections of subject boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch, Dec 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Goupil-Lucas-Fontaine, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État, nation et pandémies. Les contrôles sanitaires à la frontière franco-allemande au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Santé, frontières et territoires : histoire des savoirs, XIXe- XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Rasmussen, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Labrude; Philippe Wernert, Nov 2022, Nancy, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie de guerre des Alsaciens-Lorrains (1871-1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être en guerre (1870-1871). Formes d'engagements et récits d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Roynette, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex Structurations des Mondes Sociaux, May 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalising the border through war monuments. “Nationalist landscape” at the French-German border (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disturbing Views. Visual Culture and Nationalisms in the 20th and 21st Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brenda Schmahmann, Nov 2021, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire d'Alsace; Christine Esch; Nicolas Lefort; Claude Muller, Jun 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Elsäss-Lothringer, Deutsche wie die Anderen? Das Staatsangehörigkeitsrecht in Elsaß-Lothringen (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rechtsordnung Elsass-Lothringens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Marc Bloch, Dec 2021, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante nuances de “Rot un Wiss”. L’impossible drapeau de l’Alsace-Lorraine (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un drapeau ? Sociohistoire du dévoilement politique (monde, des années 1880 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Carney; Christophe Granger; Philippe Lagadec; Alain Le Bloas; Laurent Le Gall; Marion Rabier; Jeanne Teboul, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Rasmussen, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incident de frontière comme modèle d’analyse des Border Complexities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border Complexities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Falk Bretschneider, Oct 2021, Loveno di Menaggio, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Odile Roynette, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsass-Lothringen im Deutschen Kaiserreich. Ein Ausnahmestatus in einem asymmetrischen Föderalismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Rechtsordnung Elsass-Lothringens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brenda Schmahmann, Nov 2021, Johannesburg, South Africa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places fortes de la mémoire de la guerre de 1870. Se souvenir du siège à Metz et Belfort (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de siège en 1870-1871</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Société historique et archéologique de Sedan, Oct 2021, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu de Oliveira, Jan 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tsiganes à la frontière franco-allemande (1871-1914). L’échec d’un régime frontalier de fermeture et de refoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire des mobilités itinérantes et des pratiques de circulation en Europe, XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilsen About; Adèle Sutre, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographical Society – Institute of British Geographers, Aug 2021, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German border (1871-1914). Building a historical database to study a missing border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzen – Integrationen – Wissenschaften. Der Oberrhein im Wandel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, Feb 2020, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la guerre de 1870 à la frontière franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de 1870. Conflit européen. Conflit Global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Carney; Christophe Granger; Philippe Lagadec; Alain Le Bloas; Laurent Le Gall; Marion Rabier; Jeanne Teboul, Nov 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière / die Grenze. Approches historiographiques en France, en Allemagne et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Historiographie et langues étrangères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Dubois, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martin Löhnig, Oct 2021, Regensburg, Germany</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention d'une frontière sanitaire. La frontière franco-allemande face aux premières pandémies (fin XIXe siècle-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Migrations en temps de crise du Covid-19 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nikola Tietze, Dec 2020, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Société historique et archéologique de Sedan, Oct 2021, Sedan, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From War Commemorations to Memory Laws. France Facing its Memory (19th-20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third Annual Conference of the Memory Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Memory Studies Association; Universidad Complutense de Madrid, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Falk Bretschneider, Oct 2021, Loveno di Menaggio, Italie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Alsaciens-Lorrains face à l’option (1871-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Alsace et le tournant de 1918. Expulsions, migrations, mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Plyer, Jan 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ilsen About; Adèle Sutre, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les morts saisissent les vivants. Histoire d’une rencontre frontalière franco-allemande, 17 juin 1893</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites et grandes rencontres du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire de la révolution de 1848 et des révolutions du XIXe siècle; Association des Jeunes dix-neuvièmistes, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt, Feb 2020, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la carte crée le territoire. L’invention de l’Alsace-Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire la carte. Représentations transfrontalières et interculturelles de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESAT (EA 3436); Régis Boulat; Benjamin Furst; Odile Kammerer, May 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albert-Ludwigs-Universität Freiburg, Feb 2020, Freiburg, Germany</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil des Alsaciens-Lorrains. Option, genre et famille dans les années 1870</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil, genre et famille au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme ANR AsilEurope XIX; Delphine Diaz; Alexandre Dupont; Antonin Durand; Hugo Vermeren, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Antonin Dubois, May 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German border from below (1871-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Gender, Social Action and Politics in European Borderlands, 1880s to the present »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Lee Downs; Dominika Gruziel, Feb 2019, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nikola Tietze, Dec 2020, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Alsace-Lorraine Landesausschuß in the German Empire, 1874-1918: Integration of a borderland into an empire through provincial parliament?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliaments and Political Transformations in Europe and Asia: Diversity and Representation in the 20th and 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC Project « Entangled Parliamentarisms »; Ivan Sablin, Feb 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Memory Studies Association; Universidad Complutense de Madrid, Jun 2019, Madrid, Spain</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsace-Lorraine in the German Empire. An exceptional status in an asymmetric federalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Transitions and Federal Projects (late 18th - early 21st centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Histoire de Sciences Po; The American University of Paris; Sabine Dullin; Étienne Peyrat, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ségolène Plyer, Jan 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French-German border (1871-1914) in an Eurasian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borders Studies Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hokkaidō University; Kyushu University, Jul 2018, Sappori, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980509v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03980263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière franco-allemande (1871-1914). Territoires, souverainetés et identités</w:t>
               </w:r>
@@ -5284,173 +5284,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Par-delà le liseré vert. La démarcation de la frontière franco-allemande (1871-1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières en Europe depuis le congrès de Vienne (1815). Enjeux diplomatiques, stratégiques, militaires et économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782364240773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’option des Alsaciens-Lorrains (1871-1873). Rester et devenir Allemand ou émigrer et rester Français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Alsace et le tournant de 1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-86820-759-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979468v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de la guerre de 1870 à la frontière franco-allemande</w:t>
               </w:r>
@@ -6150,51 +6150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7948632"/>
+    <w:nsid w:val="877FB93F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-vaillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4988-4110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Marion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vaillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.252.0004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vaillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.5432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.107.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980194v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03979540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03980697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>