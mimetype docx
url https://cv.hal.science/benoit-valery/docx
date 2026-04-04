--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -704,281 +704,281 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an aircraft be piloted via sonification with an acceptable attentional cost? A comparison of blind and sighted pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valery</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Scanella</w:t>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+                <w:t xml:space="preserve">Pascal Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Causse</w:t>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Volume 62, (July 2017), pp 227-236. </w:t>
+              <w:t xml:space="preserve">, 2017, 62, pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512455v1</w:t>
+                <w:t xml:space="preserve">hal-04779168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an aircraft be piloted via sonification with an acceptable attentional cost? A comparison of blind and sighted pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Scannella</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62, pp.227-236. </w:t>
+              <w:t xml:space="preserve">, 2017, Volume 62, (July 2017), pp 227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779168v1</w:t>
+                <w:t xml:space="preserve">hal-01512455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t>
               </w:r>
@@ -1371,51 +1371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated view of the cognitive, cerebral and cardiac systems during an inhibition task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie de Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de données fNIRS recueillies lors d'une tâche d'inhibition : construction d'une pipeline utilisant le GLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie De Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,64 +1721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hear me Flying! Does Visual Impairment Improve Auditory Display Usability during a Simulated Flight?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las Vegas (USA), United States. pp.5237-5244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,51 +2602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02128527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.04.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scanella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.03.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aubineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.138" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00040-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2025.109139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gourlat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231185309" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03986151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Wioland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cegarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02128527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.04.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.03.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scanella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie de Faria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92285-0_59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aubineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.05.138" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calmettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811926-6.00040-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>