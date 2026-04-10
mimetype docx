--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -6775,51 +6775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F61AD8A"/>
+    <w:nsid w:val="CE822E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +6923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68F33136"/>
+    <w:nsid w:val="5E281350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>