--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -262,51 +262,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1210,63 +1210,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian elimination versus Greedy methods for the synthesis of linear reversible circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+                <w:t xml:space="preserve">Reducing the depth of linear reversible quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Goubault De Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1285,118 +1285,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3474226⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2, pp.3102422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2021.3091648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547117v1</w:t>
+                <w:t xml:space="preserve">hal-03553916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the depth of linear reversible quantum circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Goubault De Brugiere</w:t>
+                <w:t xml:space="preserve">Gaussian elimination versus Greedy methods for the synthesis of linear reversible circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1415,4418 +1415,4877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 2, pp.3102422. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TQE.2021.3091648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3474226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553916v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum circuits synthesis using Householder transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baboulin</w:t>
+                <w:t xml:space="preserve">An automated deductive verification framework for circuit-building quantum programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.107001⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecture Notes in Computer Science, 12648, pp.148-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72019-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545123v1</w:t>
+                <w:t xml:space="preserve">cea-04479195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Analysis of Quantum Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum circuits synthesis using Householder transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.107001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.107001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763602v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete Resource Analysis of the Quantum Linear System Algorithm used to Compute the Electromagnetic Scattering Cross Section of a 2D Target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Formal Analysis of Quantum Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11128-016-1495-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01474610v1</w:t>
+                <w:t xml:space="preserve">hal-01763602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vectorial λ-calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concrete Resource Analysis of the Quantum Linear System Algorithm used to Compute the Electromagnetic Scattering Cross Section of a 2D Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+                <w:t xml:space="preserve">Artur Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mau Siun-Chuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scott Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Quantum Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.16:60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11128-016-1495-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785464v1</w:t>
+                <w:t xml:space="preserve">hal-01474610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming the quantum future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The vectorial λ-calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2699415⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (1), pp.105--139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194416v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programming the quantum future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scott Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (8), pp.52--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2699415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Call-by-value, call-by-name and the vectorial behaviour of the algebraic λ-calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10:4 (8), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2168/LMCS-10(4:8)2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting Theory for Quantum λ-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lopez</w:t>
+                <w:t xml:space="preserve">Quantum Circuit Equivalence Checking: A Tractable Bridge From Unitary to Hybrid Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL 2025 - 33rd EACSL Annual Conference on Computer Science Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Services and Quantum Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006039v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for a Turing-Complete Reversible Programming Language with Inductive Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Lemonnier</w:t>
+                <w:t xml:space="preserve">A Rewriting Theory for Quantum λ-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.19⟩</w:t>
+              <w:t xml:space="preserve">CSL 2025 - 33rd EACSL Annual Conference on Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands. pp.47:1--47:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.CSL.2025.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636603v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-deterministic, probabilistic, and quantum effects through the lens of event structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Visme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd Asian Symposium on Programming Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Perdrix</w:t>
+                <w:t xml:space="preserve">Semantics for a Turing-Complete Reversible Programming Language with Inductive Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference on the Theory of Quantum Computation, Communication and Cryptography (TQC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.19:1-19:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318291v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Saurin</w:t>
+                <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL 2023 - 31st EACSL Annual Conference on Computer Science Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Conference on the Theory of Quantum Computation, Communication and Cryptography (TQC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308283v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Perdrix</w:t>
+                <w:t xml:space="preserve">A Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 38th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175801⟩</w:t>
+              <w:t xml:space="preserve">CSL 2023 - 31st EACSL Annual Conference on Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bartek Klin and Elaine Pimentel, Feb 2023, Varsovie (Warsaw), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2023.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926757v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
+              <w:t xml:space="preserve">2023 38th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926660v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Quantum-Classical Circuit Simplification with the ZX-Calculus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
+                <w:t xml:space="preserve">Simulation of Linear Optical Interferometers (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2021 - Asian Symposium on Programming Languages and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89051-3_8⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Broomfield, Colorado, United States. pp.577-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QCE53715.2022.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539521v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Semantics of Reversible Pattern-Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.2⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.35:1--35:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553872v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete Categorical Model of a Quantum Circuit Description Language with Measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Perrelle</w:t>
+                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhaowei Xu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2021.51⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2021 - 46th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tallinn, Estonia. pp.30:1--30:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2021.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553904v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+                <w:t xml:space="preserve">Towards a Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLLA 2021 - 5th International Workshop on Trends in Linear Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rome / Virtual, Italy</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Trends in Linear Logic and Applications (TLLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03272411v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03271484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Saurin</w:t>
+                <w:t xml:space="preserve">Hybrid Quantum-Classical Circuit Simplification with the ZX-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Trends in Linear Logic and Applications (TLLA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APLAS 2021 - Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.121-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89051-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03271484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorical Semantics of Reversible Pattern-Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2021 - 46th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2021.30⟩</w:t>
+              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Salzburg, Austria. pp.18-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154573v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Curry-Howard Equivalence for Linear, Reversible Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Saurin</w:t>
+                <w:t xml:space="preserve">Concrete Categorical Model of a Quantum Circuit Description Language with Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaowei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC 2020 - 12th international conference on Reversible Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52482-1_8⟩</w:t>
+              <w:t xml:space="preserve">41st IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, India. pp.51:1--51:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2021.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103455v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Keller</w:t>
+                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TLLA 2021 - 5th International Workshop on Trends in Linear Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome / Virtual, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931403v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03272411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum CNOT Circuits Synthesis for NISQ Architectures Using the Syndrome Decoding Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baboulin</w:t>
+                <w:t xml:space="preserve">Toward a Curry-Howard Equivalence for Linear, Reversible Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reversible Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52482-1_11⟩</w:t>
+              <w:t xml:space="preserve">RC 2020 - 12th international conference on Reversible Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Oslo / Virtual, Norway. pp.144-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52482-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349410v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizability in the Unitary Sphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Miquel</w:t>
+                <w:t xml:space="preserve">On the Semantics of Polychronous Polytimed Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Formal Modeling and Analysis of Timed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.23-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57628-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175168v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qbricks, un environnement pour la vérification formelle en informatique quantique *</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Perelle</w:t>
+                <w:t xml:space="preserve">Quantum CNOT Circuits Synthesis for NISQ Architectures Using the Syndrome Decoding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reversible Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52482-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175079v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Quantum Circuits via Numerical Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baboulin</w:t>
+                <w:t xml:space="preserve">Realizability in the Unitary Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Guillermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference in Computational Science - ICCS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174967v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Symmetric Pattern-Matching to Quantum Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amr Sabry</w:t>
+                <w:t xml:space="preserve">Qbricks, un environnement pour la vérification formelle en informatique quantique *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Kaizer Vizzotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference, FOSSACS 2018, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">18e journées Approches Formelles dans l'Assistance au Développement de Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763568v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward certified quantum programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chareton</w:t>
+                <w:t xml:space="preserve">Synthesizing Quantum Circuits via Numerical Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Quantum Compilation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference in Computational Science - ICCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.3-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22741-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175112v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse method for quantum circuit synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+                <w:t xml:space="preserve">Toward certified quantum programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Applied Mathematics, Modeling and Computational Science (AMMCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Quantum Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711378v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Rayrole</w:t>
+                <w:t xml:space="preserve">From Symmetric Pattern-Matching to Quantum Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safouan Taha</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Kaizer Vizzotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st International Conference, FOSSACS 2018, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890134v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Keller</w:t>
+                <w:t xml:space="preserve">Reuse method for quantum circuit synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference: Applied Mathematics, Modeling and Computational Science (AMMCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583815v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geometry of Parallelism: Classical, Probabilistic, and Quantum Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Faggian</w:t>
+                <w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marcadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rayrole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akira Yoshimizu</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouan Taha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2017 - 44th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474620v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating reversible circuits from higher-order functional programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Symbolic Operational Semantics for TESL with an Application to Heterogeneous System Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Reversible Computation (RC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Formal Modelling and Analysis of Timed Systems FORMATS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65765-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40578-0_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01474621v1</w:t>
+                <w:t xml:space="preserve">hal-01583815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward analytic rewriting theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geometry of Parallelism: Classical, Probabilistic, and Quantum Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Dal Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew Polonski</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoshimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informal Electronic Proceedings of the 8th International Workshop on Higher-Order Rewriting (HOR’16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POPL 2017 - 44th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.833-845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3009837.3009859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763461v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating reversible circuits from higher-order functional programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Reversible Computation (RC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bologne, Italy. pp.289-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40578-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239669v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism and Synchronization in an Infinitary Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward analytic rewriting theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akira Yoshimizu</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Polonski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informal Electronic Proceedings of the 8th International Workshop on Higher-Order Rewriting (HOR’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231813v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type System for the Vectorial Aspect of the Linear-Algebraic Lambda-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+                <w:t xml:space="preserve">Towards a formal semantics of the TESL specification language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouan Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCM - 7th International Workshop on Developments of Computational Methods - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on the Globalization Of Modeling Languages (GEMOC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Combemale; Julien Deantoni; Jeff Gray, Sep 2015, Ottawa, Canada. pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924926v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of algebraic λ-calculi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Tasson</w:t>
+                <w:t xml:space="preserve">Parallelism and Synchronization in an Infinitary Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Dal Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Faggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoshimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOR - 5th International Workshop on Higher-Order Rewriting - 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924912v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear-non-linear model for a computational call-by-value lambda calculus (extended abstract)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Applying quantitative semantics to higher-order quantum computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundation of Software Science and Computation Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78499-9_7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 41st ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGPLAN-SIGACT, Jan 2014, San Diego (California), United States. pp.647-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578855.2535879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483903v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Type System for the Vectorial Aspect of the Linear-Algebraic Lambda-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DCM - 7th International Workshop on Developments of Computational Methods - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zurich, Swaziland. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.88.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence of algebraic λ-calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HOR - 5th International Workshop on Higher-Order Rewriting - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Bonelli, Jul 2010, Edinburgh, United Kingdom. pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linear-non-linear model for a computational call-by-value lambda calculus (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundation of Software Science and Computation Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.81--96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78499-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A lambda calculus for quantum computation with classical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Typed Lambda Calculi and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nara, Japan. pp.354--368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11417170_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5836,166 +6295,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 20th International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPL 2023 - Quantum Physics and Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 17th International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6004,93 +6463,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Panangaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6100,91 +6559,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Methods for Quantum Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,83 +6652,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Formal Analysis and Verification in Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press; Taylor and Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-422, 2023, Prospect in Pure and Applied Mathematics, 9780367546656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003090052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04479879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6279,91 +6738,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmer un ordinateur quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6373,51 +6832,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tensor-Plus Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6452,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6506,100 +6965,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics for a Higher Order Functional Programming Language for Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. University of Ottawa, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00483944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6609,105 +7068,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Quantum Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Paris Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04740855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6775,51 +7234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE822E4F"/>
+    <w:nsid w:val="A99AA859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E281350"/>
+    <w:nsid w:val="CDDEE02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7157,51 +7616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1008-5605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241835704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monoidal.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/48/1480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valiron_b_1.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747425v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:4)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654190v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:13)2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04056045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chapuis-Chkaiban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03856-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fyrillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Gliniasty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malherbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-21-931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Goubault De Brugiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2021.3091648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Siun-Chuon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Alexander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van den Berg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-016-1495-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Ross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699415" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CSL.2025.47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2023.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553872v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongho Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2021.51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03272411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22741-8_1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Sabry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kaizer Vizzotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Dal Lago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshimizu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_21" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.58" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valiron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_26" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.340" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Formal-Analysis-and-Verification-in-Cryptography/Akleylek-Dundua/p/book/9780367546656" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090052-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04740855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1008-5605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241835704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monoidal.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/48/1480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valiron_b_1.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747425v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:4)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654190v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:13)2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04056045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chapuis-Chkaiban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03856-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fyrillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Gliniasty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malherbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-21-931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Goubault De Brugiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2021.3091648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72019-3_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Siun-Chuon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Alexander" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van den Berg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-016-1495-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CSL.2025.47" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2023.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE53715.2022.00080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongho Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2021.51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03272411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22741-8_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Sabry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kaizer Vizzotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Dal Lago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshimizu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009859" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.58" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.340" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Formal-Analysis-and-Verification-in-Cryptography/Akleylek-Dundua/p/book/9780367546656" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090052-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04740855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>