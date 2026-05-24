--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -963,534 +963,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding techniques applied to the compilation of CNOT circuits for NISQ architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Simulation of Linear Optical Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+                <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baboulin</w:t>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Comput.Program.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2021.102726⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.108848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547113v1</w:t>
+                <w:t xml:space="preserve">hal-03936315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Simulation of Linear Optical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+                <w:t xml:space="preserve">Decoding techniques applied to the compilation of CNOT circuits for NISQ architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shane Mansfield</w:t>
+                <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Senellart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 291, pp.108848. </w:t>
+              <w:t xml:space="preserve">Sci.Comput.Program.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.102726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2021.102726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936315v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the depth of linear reversible quantum circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Gaussian elimination versus Greedy methods for the synthesis of linear reversible circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TQE.2021.3091648⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3474226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553916v1</w:t>
+                <w:t xml:space="preserve">hal-03547117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian elimination versus Greedy methods for the synthesis of linear reversible circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Reducing the depth of linear reversible quantum circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Goubault De Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.11. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2, pp.3102422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3474226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2021.3091648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547117v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated deductive verification framework for circuit-building quantum programs</w:t>
               </w:r>
@@ -1606,90 +1606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum circuits synthesis using Householder transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 248, pp.107001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,438 +2316,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Circuit Equivalence Checking: A Tractable Bridge From Unitary to Hybrid Circuits</w:t>
+                <w:t xml:space="preserve">A Rewriting Theory for Quantum λ-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ricciardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chareton</w:t>
+                <w:t xml:space="preserve">Claudia Faggian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Services and Quantum Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSL 2025 - 33rd EACSL Annual Conference on Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands. pp.47:1--47:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.CSL.2025.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385514v1</w:t>
+                <w:t xml:space="preserve">hal-05006039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting Theory for Quantum λ-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lopez</w:t>
+                <w:t xml:space="preserve">Quantum Circuit Equivalence Checking: A Tractable Bridge From Unitary to Hybrid Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL 2025 - 33rd EACSL Annual Conference on Computer Science Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Services and Quantum Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006039v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-deterministic, probabilistic, and quantum effects through the lens of event structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantics for a Turing-Complete Reversible Programming Language with Inductive Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitor Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Asian Symposium on Programming Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.19:1-19:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744478v1</w:t>
+                <w:t xml:space="preserve">hal-04636603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for a Turing-Complete Reversible Programming Language with Inductive Types</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-deterministic, probabilistic, and quantum effects through the lens of event structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Visme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636603v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,893 +3082,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Linear Optical Interferometers (Extended Abstract)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valiron</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Quantum Computing and Engineering (QCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QCE53715.2022.00080⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.35:1--35:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504901v1</w:t>
+                <w:t xml:space="preserve">hal-03926660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Linear Optical Interferometers (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.35:1--35:16, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Quantum Computing and Engineering (QCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Broomfield, CO, United States. pp.577-581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QCE53715.2022.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926660v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+                <w:t xml:space="preserve">Hybrid Quantum-Classical Circuit Simplification with the ZX-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Borgna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2021 - 46th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2021.30⟩</w:t>
+              <w:t xml:space="preserve">APLAS 2021 - Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chicago, United States. pp.121-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89051-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154573v1</w:t>
+                <w:t xml:space="preserve">hal-03539521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorical Semantics of Reversible Pattern-Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Trends in Linear Logic and Applications (TLLA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Salzburg, Austria. pp.18-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.351.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03271484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Quantum-Classical Circuit Simplification with the ZX-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Perdrix</w:t>
+                <w:t xml:space="preserve">Concrete Categorical Model of a Quantum Circuit Description Language with Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaowei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2021 - Asian Symposium on Programming Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, India. pp.51:1--51:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2021.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89051-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03539521v1</w:t>
+                <w:t xml:space="preserve">hal-03553904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Semantics of Reversible Pattern-Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Lemonnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 37th Conference on Mathematical Foundations of Programming Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TLLA 2021 - 5th International Workshop on Trends in Linear Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome / Virtual, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553872v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03272411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete Categorical Model of a Quantum Circuit Description Language with Measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Perrelle</w:t>
+                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhaowei Xu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, India. pp.51:1--51:20, </w:t>
+              <w:t xml:space="preserve">MFCS 2021 - 46th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Tallinn, Estonia. pp.30:1--30:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2021.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2021.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553904v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Interaction for ZX-Diagrams</w:t>
+                <w:t xml:space="preserve">Towards a Curry-Howard Correspondence for Linear, Reversible Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostia Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TLLA 2021 - 5th International Workshop on Trends in Linear Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rome / Virtual, Italy</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Trends in Linear Logic and Applications (TLLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03272411v1</w:t>
+                <w:t xml:space="preserve">lirmm-03271484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Curry-Howard Equivalence for Linear, Reversible Computation</w:t>
               </w:r>
@@ -4192,103 +4192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum CNOT Circuits Synthesis for NISQ Architectures Using the Syndrome Decoding Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reversible Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4551,90 +4551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Quantum Circuits via Numerical Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baboulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference in Computational Science - ICCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.3-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4662,351 +4662,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward certified quantum programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chareton</w:t>
+                <w:t xml:space="preserve">From Symmetric Pattern-Matching to Quantum Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Kaizer Vizzotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Quantum Compilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">21st International Conference, FOSSACS 2018, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175112v1</w:t>
+                <w:t xml:space="preserve">hal-01763568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Symmetric Pattern-Matching to Quantum Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amr Sabry</w:t>
+                <w:t xml:space="preserve">Reuse method for quantum circuit synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Kaizer Vizzotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference, FOSSACS 2018, Held as Part of the European Joint Conferences on Theory and Practice of Software, ETAPS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">International Conference: Applied Mathematics, Modeling and Computational Science (AMMCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763568v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse method for quantum circuit synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+                <w:t xml:space="preserve">Toward certified quantum programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Perelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chareton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Applied Mathematics, Modeling and Computational Science (AMMCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Quantum Compilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711378v1</w:t>
+                <w:t xml:space="preserve">hal-02175112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time synchronization protocol for A664-P7</w:t>
               </w:r>
@@ -5260,51 +5260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geometry of Parallelism: Classical, Probabilistic, and Quantum Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Dal Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Faggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,51 +5675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelism and Synchronization in an Infinitary Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Dal Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Faggian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lambda calculus for quantum computation with classical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Typed Lambda Calculi and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nara, Japan. pp.354--368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6309,51 +6309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 20th International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 17th International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,51 +7234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A99AA859"/>
+    <w:nsid w:val="310FCC17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDDEE02B"/>
+    <w:nsid w:val="E12C74F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7616,51 +7616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1008-5605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241835704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monoidal.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/48/1480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valiron_b_1.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747425v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:4)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654190v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:13)2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04056045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chapuis-Chkaiban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03856-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fyrillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Gliniasty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malherbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-21-931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Goubault De Brugiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2021.3091648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72019-3_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Siun-Chuon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Alexander" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van den Berg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-016-1495-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CSL.2025.47" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636603v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2023.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE53715.2022.00080" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongho Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2021.51" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03272411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22741-8_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Sabry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kaizer Vizzotto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Dal Lago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshimizu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009859" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.58" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.340" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Formal-Analysis-and-Verification-in-Cryptography/Akleylek-Dundua/p/book/9780367546656" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090052-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04740855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valiron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1008-5605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241835704" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monoidal.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/48/1480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valiron_b_1.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747425v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(3:4)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654190v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(2:13)2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04056045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chapuis-Chkaiban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03856-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cedzich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fyrillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Gliniasty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Malherbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-21-931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2022.100790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108848" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3474226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Goubault De Brugiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2021.3091648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72019-3_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Scherer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Siun-Chuon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Alexander" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van den Berg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-016-1495-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Faggian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.CSL.2025.47" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ricciardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2023.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504901v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QCE53715.2022.00080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.351.2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongho Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2021.51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03272411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nguyen Van" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57628-8_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52482-1_11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175168v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Guillermo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Miquel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22741-8_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Sabry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kaizer Vizzotto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01890134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marcadet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rayrole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouan Taha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01583815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65765-3_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Dal Lago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshimizu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3009837.3009859" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pagani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Polonski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.58" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578855.2535879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_26" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.340" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ho Lee" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Formal-Analysis-and-Verification-in-Cryptography/Akleylek-Dundua/p/book/9780367546656" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003090052-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00483944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04740855v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>