--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -304,78 +304,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.wrag008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismejo/wrag008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502122v1</w:t>
+                <w:t xml:space="preserve">hal-05564146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to cinnamaldehyde shapes &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt; resistance to major antibiotics</w:t>
               </w:r>
@@ -757,3490 +757,3490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04862405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased gut permeability and intestinal inflammation precede arthritis onset in the adjuvant-induced model of arthritis</w:t>
+                <w:t xml:space="preserve">From modern-day parasitology to paleoparasitology: the elusive past record and evolution of Cryptosporidium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hecquet</w:t>
+                <w:t xml:space="preserve">Kévin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perle Totoson</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Algros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Saas</w:t>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-023-03069-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1249884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235487v1</w:t>
+                <w:t xml:space="preserve">hal-04440435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple host colonization and differential expansion of multidrug-resistant ST25-Acinetobacter baumannii clades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnese Lupo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Saras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Robert</w:t>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49268-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04375645v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Atchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212326v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-based typing reveals rare events of patient contamination with Pseudomonas aeruginosa from other patients and sink traps in a medical intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Atchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">M. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (6), pp.1446. </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157672v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modern-day parasitology to paleoparasitology: the elusive past record and evolution of Cryptosporidium</w:t>
+                <w:t xml:space="preserve">Multiple host colonization and differential expansion of multidrug-resistant ST25-Acinetobacter baumannii clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Roche</w:t>
+                <w:t xml:space="preserve">Agnese Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Estelle Saras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Borne</w:t>
+                <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+                <w:t xml:space="preserve">Marine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.21854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1249884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49268-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440435v1</w:t>
+                <w:t xml:space="preserve">anses-04375645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-based typing reveals rare events of patient contamination with Pseudomonas aeruginosa from other patients and sink traps in a medical intensive care unit</w:t>
+                <w:t xml:space="preserve">Increased gut permeability and intestinal inflammation precede arthritis onset in the adjuvant-induced model of arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couchoud</w:t>
+                <w:t xml:space="preserve">Sophie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertrand</w:t>
+                <w:t xml:space="preserve">Perle Totoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourgeon</w:t>
+                <w:t xml:space="preserve">Hélène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piton</w:t>
+                <w:t xml:space="preserve">Marie-Paule Algros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Valot</w:t>
+                <w:t xml:space="preserve">Philippe Saas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2023.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-023-03069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157658v1</w:t>
+                <w:t xml:space="preserve">hal-04235487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal follow‐up of HPV16 sequence after cervical infection: Low intrahost variation and no correlation with clinical evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Guther</w:t>
+                <w:t xml:space="preserve">Alice Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tess Verschuuren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Julien Almarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (11), pp.5512-5518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.27978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932913v1</w:t>
+                <w:t xml:space="preserve">hal-04602308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (5), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360863v1</w:t>
+                <w:t xml:space="preserve">hal-03830253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.1353-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733327v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal follow‐up of HPV16 sequence after cervical infection: Low intrahost variation and no correlation with clinical evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Methionine Sulfoxide-Containing Proteins Related to Seed Longevity? A Case Study of Arabidopsis thaliana Dry Mature Seeds Using Cyanogen Bromide Attack and Two-Dimensional-Diagonal Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guenat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ewa Marzena Kalemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.27978⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11040569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602308v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+                <w:t xml:space="preserve">Exposure of Pseudomonas aeruginosa to Cinnamaldehyde Selects Multidrug Resistant Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Aarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11121790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932547v1</w:t>
+                <w:t xml:space="preserve">hal-04225105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garrigos</w:t>
+                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830253v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Methionine Sulfoxide-Containing Proteins Related to Seed Longevity? A Case Study of Arabidopsis thaliana Dry Mature Seeds Using Cyanogen Bromide Attack and Two-Dimensional-Diagonal Electrophoresis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11040569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615936v1</w:t>
+                <w:t xml:space="preserve">hal-03360863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of Pseudomonas aeruginosa to Cinnamaldehyde Selects Multidrug Resistant Mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populations of extended-spectrum β-lactamase-producing Escherichia coli and Klebsiella pneumoniae are different in human-polluted environment and food items: a multicentre European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Guther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tetard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Tess Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11121790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225105v1</w:t>
+                <w:t xml:space="preserve">hal-03932913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and the fall of a Pseudomonas aeruginosa endemic lineage in a hospital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Petitjean</w:t>
+                <w:t xml:space="preserve">Thomas Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Juarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Puja</w:t>
+                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000629⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356587v1</w:t>
+                <w:t xml:space="preserve">hal-03529832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Partial overlap of fungal communities associated with nettle and poplar roots when co-occurring at a trace metal contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sewell</w:t>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529832v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial overlap of fungal communities associated with nettle and poplar roots when co-occurring at a trace metal contaminated site</w:t>
+                <w:t xml:space="preserve">Cell wall proteomic datasets of stems and leaves of Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Yung</w:t>
+                <w:t xml:space="preserve">Thibaut Douché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Tafforeau</w:t>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 782, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192784v1</w:t>
+                <w:t xml:space="preserve">hal-03259235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall proteomic datasets of stems and leaves of Brachypodium distachyon</w:t>
+                <w:t xml:space="preserve">The rise and the fall of a Pseudomonas aeruginosa endemic lineage in a hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Douché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Paulo Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Hélène Puja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259235v1</w:t>
+                <w:t xml:space="preserve">hal-03356587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Bacteriophage and Antibiotic Treatment Prevents Pseudomonas aeruginosa Infection of Wild Type and cftr- Epithelial Cells</w:t>
+                <w:t xml:space="preserve">Cholesterol-Rich Microdomains Contribute to PAR1 Signaling in Platelets Despite a Weak Localization of the Receptor in These Microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Luscher</w:t>
+                <w:t xml:space="preserve">Vahideh Rabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Simonin</w:t>
+                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Falconnet</w:t>
+                <w:t xml:space="preserve">Jennifer Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1947. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), pp.8065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054559v1</w:t>
+                <w:t xml:space="preserve">hal-04814698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of insertion sequences in the evolution of bacterial epidemic pathogens with panISa software</w:t>
+                <w:t xml:space="preserve">Comparison of pulsed-field gel electrophoresis and whole-genome-sequencing-based typing confirms the accuracy of pulsed-field gel electrophoresis for the investigation of local Pseudomonas aeruginosa outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.643-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539297v1</w:t>
+                <w:t xml:space="preserve">hal-03044091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pulsed-field gel electrophoresis and whole-genome-sequencing-based typing confirms the accuracy of pulsed-field gel electrophoresis for the investigation of local Pseudomonas aeruginosa outbreaks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome analysis of enterobacteriaceae with non-wild type susceptibility to third-generation cephalosporins recovered from diseased dogs and cats in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thouverez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.108601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044091v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of enterobacteriaceae with non-wild type susceptibility to third-generation cephalosporins recovered from diseased dogs and cats in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
+                <w:t xml:space="preserve">Antimicrobial susceptibility of nine udder pathogens recovered from bovine clinical mastitis milk in Europe 2015–2016: VetPath results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Garch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Youala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabbir Simjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Moyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 242, pp.108601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108601⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 245, pp.108644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537485v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial susceptibility of nine udder pathogens recovered from bovine clinical mastitis milk in Europe 2015–2016: VetPath results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity among methicillin-susceptible Staphylococcus pseudintermedius in dogs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Klee</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054008v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Bacteriophage and Antibiotic Treatment Prevents Pseudomonas aeruginosa Infection of Wild Type and cftr- Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Luscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity among methicillin-susceptible Staphylococcus pseudintermedius in dogs in Europe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of insertion sequences in the evolution of bacterial epidemic pathogens with panISa software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (6), pp.e000356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2020.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541555v1</w:t>
+                <w:t xml:space="preserve">hal-02539297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic study of Citrobacter koseri , an emergent platelet contaminant since 2012 in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Marpaux</w:t>
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Naegelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (2), pp.245-249. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.15617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541556v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence of Human-Associated Escherichia coli in Wetlands Located in Eastern France</w:t>
               </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Broussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,161 +4354,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol-Rich Microdomains Contribute to PAR1 Signaling in Platelets Despite a Weak Localization of the Receptor in These Microdomains</w:t>
+                <w:t xml:space="preserve">Genotypic study of Citrobacter koseri , an emergent platelet contaminant since 2012 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahideh Rabani</w:t>
+                <w:t xml:space="preserve">Audrey Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lagoutte-Renosi</w:t>
+                <w:t xml:space="preserve">Nadine Marpaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Series</w:t>
+                <w:t xml:space="preserve">Christian Naegelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Xuereb</w:t>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (21), pp.8065. </w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (2), pp.245-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21218065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/trf.15617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814698v1</w:t>
+                <w:t xml:space="preserve">hal-02541556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Standard Molecular Typing and Whole Genome Sequencing to Investigate Pseudomonas aeruginosa Epidemiology in Intensive Care Units</w:t>
               </w:r>
@@ -4622,2305 +4622,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
+                <w:t xml:space="preserve">Production of Norspermidine Contributes to Aminoglycoside Resistance in pmrAB Mutants of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+                <w:t xml:space="preserve">Arnaud Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Monika Schniederjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mora</w:t>
+                <w:t xml:space="preserve">Susanne Haüssler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cornier</w:t>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (10), pp.e01044-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01044-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316627v1</w:t>
+                <w:t xml:space="preserve">hal-02438158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Norspermidine Contributes to Aminoglycoside Resistance in pmrAB Mutants of Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Puja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01044-19⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.579-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438158v1</w:t>
+                <w:t xml:space="preserve">hal-02315692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Diverse Integron and Plasmid Structures Carrying a Novel Carbapenemase Among Pseudomonas Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bour</w:t>
+                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Triponney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+                <w:t xml:space="preserve">Patrick Plesiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00404⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438246v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Identification of Diverse Integron and Plasmid Structures Carrying a Novel Carbapenemase Among Pseudomonas Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Liapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Triponney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315697v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315692v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAba1-dependent overexpression of eptA in clinical strains of Acinetobacter baumannii resistant to colistin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Potron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillemenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Puja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Triponney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (9), pp.2544-2550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkz241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401707v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307828v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Fourier-Transform InfraRed Spectroscopy Can Quickly Type Gram-Negative Bacilli Responsible for Hospital Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226443v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-Transform InfraRed Spectroscopy Can Quickly Type Gram-Negative Bacilli Responsible for Hospital Outbreaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1440. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315678v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic diversity of Echinococcus granulosus sensu stricto with new microsatellites</w:t>
+                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bastid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+                <w:t xml:space="preserve">Jean Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-018-5963-y⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195671v1</w:t>
+                <w:t xml:space="preserve">hal-01791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panisa Treepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Treepong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (22), pp.3795-3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812638v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mora</w:t>
+                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Treepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368039v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panisa Treepong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438015v1</w:t>
+                <w:t xml:space="preserve">hal-02368039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Fontan</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791907v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Bacterial diversity associated with poplar trees grown on a Hg-contaminated site: Community characterization and isolation of Hg-resistant plant growth-promoting bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ponçot</w:t>
+                <w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Sarah Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 622-623, pp.1165-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957023v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity associated with poplar trees grown on a Hg-contaminated site: Community characterization and isolation of Hg-resistant plant growth-promoting bacteria</w:t>
+                <w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+                <w:t xml:space="preserve">Stéphane Pfendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maillard</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Alvarez-Lopez</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Guinchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Bertheau</w:t>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 622-623, pp.1165-1177. </w:t>
+              <w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662763v1</w:t>
+                <w:t xml:space="preserve">hal-01618378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating cell-free DNA in patients with alveolar echinococcosis</w:t>
               </w:r>
@@ -7004,2869 +7004,2889 @@
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 222, pp.14 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the genetic diversity of Echinococcus granulosus sensu stricto with new microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Vanessa Bastid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim M’rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (9), pp.2743-2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-5963-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618378v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of à la carte antigens for bird fancier’s lung serodiagnosis: total dropping extract and/or dropping’s microflora antigens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">An immunoproteomic approach revealed antigenic proteins enhancing serodiagnosis performance of bird fancier's lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vuyst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 450, pp.58 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667609v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">High prevalence and moderate diversity of Pseudomonas aeruginosa in the U-bends of high-risk units in hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (5), pp.880 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518636v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence and moderate diversity of Pseudomonas aeruginosa in the U-bends of high-risk units in hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Thouverez</w:t>
+                <w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun S. Gweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664766v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X!TandemPipeline: a tool to manage sequence redundancy for protein inference and phosphosite identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (2), pp.494-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can MALDI-TOF Mass Spectrometry Reasonably Type Bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.107 - 112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic characterization of a local epidemic Pseudomonas aeruginosa reveals specific features of the widespread clone ST395</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Silvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunoproteomic approach revealed antigenic proteins enhancing serodiagnosis performance of bird fancier's lung</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul de Vuyst</w:t>
+                <w:t xml:space="preserve">Screening of antigenic vesicular fluid proteins of Echinococcus multilocularis as potential viability biomarkers to monitor drug response in alveolar echinococcosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Prenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prca.201700010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2017.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664277v1</w:t>
+                <w:t xml:space="preserve">hal-01667558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of antigenic vesicular fluid proteins of Echinococcus multilocularis as potential viability biomarkers to monitor drug response in alveolar echinococcosis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+                <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen I. Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prca.201700010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01667558v1</w:t>
+                <w:t xml:space="preserve">hal-01645144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouxom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645144v1</w:t>
+                <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Usefulness of à la carte antigens for bird fancier’s lung serodiagnosis: total dropping extract and/or dropping’s microflora antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (10), pp.1467 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01863884v1</w:t>
+                <w:t xml:space="preserve">hal-01667609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397303v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyomelanin-producing Pseudomonas aeruginosa selected during chronic infections have a large chromosomal deletion which confers resistance to pyocins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemantha D Kulasekara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ecophysiology of Pseudomonas, 18 (10), pp.3482-3493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Positive fungal quantitative PCR and Th17 cytokine detection in bronchoalveolar lavage fluids: Complementary biomarkers of hypersensitivity pneumonitis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gondoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rene Pallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.61-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512323v1</w:t>
+                <w:t xml:space="preserve">hal-01368319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive fungal quantitative PCR and Th17 cytokine detection in bronchoalveolar lavage fluids: Complementary biomarkers of hypersensitivity pneumonitis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
+                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 434, pp.61-5</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368319v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Rognon</w:t>
+                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368314v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+                <w:t xml:space="preserve">Identification of Antigenic Proteins from Lichtheimia corymbifera for Farmer's Lung Disease Diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512324v1</w:t>
+                <w:t xml:space="preserve">hal-01368315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antigenic Proteins from Lichtheimia corymbifera for Farmer's Lung Disease Diagnosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Monod</w:t>
+                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5-6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368315v1</w:t>
+                <w:t xml:space="preserve">hal-01368313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (5-6), pp.1-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368313v1</w:t>
+                <w:t xml:space="preserve">hal-01397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Temporal Clusters of Healthcare-Associated Infections or Colonizations with Pseudomonas aeruginosa in Two Hospitals: Comparison of SaTScan and WHONET Software Packages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic characterization of EmsB microsatellite loci in Echinococcus multilocularis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0139920. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.338-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552467v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,6842 +9911,6870 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Scherer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterization of EmsB microsatellite loci in Echinococcus multilocularis.</w:t>
+                <w:t xml:space="preserve">What it takes to be a Pseudomonas aeruginosa? The core genome of the opportunistic pathogen updated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien y Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166207v1</w:t>
+                <w:t xml:space="preserve">hal-02131118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What it takes to be a Pseudomonas aeruginosa? The core genome of the opportunistic pathogen updated</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Microbiological consequences of indoor composting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Naegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131118v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological consequences of indoor composting.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Millon</w:t>
+                <w:t xml:space="preserve">Detection of Temporal Clusters of Healthcare-Associated Infections or Colonizations with Pseudomonas aeruginosa in Two Hospitals: Comparison of SaTScan and WHONET Software Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0139920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305451v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O-Glycosylation of the N-terminal region of the serine-rich adhesin Srr1 of Streptococcus agalactiae explored by mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Campion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (9), pp.2168-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M114.038075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01209998v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomic Analysis of Two Multidrug-Resistant Clinical Isolates of ST395 Epidemic Strain of Pseudomonas aeruginosa Obtained 12 Years Apart.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative variations of the mitochondrial proteome and phosphoproteome during fermentative and respiratory growth in $Saccharomyces\ cerevisiae$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel I Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Margaux Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00515-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061619v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02462405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-Glycosylation of the N-terminal region of the serine-rich adhesin Srr1 of Streptococcus agalactiae explored by mass spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chaze</w:t>
+                <w:t xml:space="preserve">Comparative Genomic Analysis of Two Multidrug-Resistant Clinical Isolates of ST395 Epidemic Strain of Pseudomonas aeruginosa Obtained 12 Years Apart.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Michael A Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Samuel I Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (9), pp.2168-82. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (3), pp.00515-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M114.038075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00515-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204448v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative variations of the mitochondrial proteome and phosphoproteome during fermentative and respiratory growth in $Saccharomyces\ cerevisiae$</w:t>
+                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Renvoisé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Kreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.04.022⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02462405v1</w:t>
+                <w:t xml:space="preserve">hal-00933734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated “omics” approach to the characterization of maize (Zea mays L.) mutants deficient in the expression of two genes encoding cytosolic glutamine synthetase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Imbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Vaca</w:t>
+                <w:t xml:space="preserve">Jerome Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00933734v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">The membrane proteome of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; roots displays qualitative and quantitative changes in response to arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.354-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04012727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane proteome of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; roots displays qualitative and quantitative changes in response to arbuscular mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2014.05.028⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13-14), pp.1639-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02633346v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.720 - 735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651260v1</w:t>
+                <w:t xml:space="preserve">hal-01003318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; as a model plant toward improved biofuel crops: search for secreted proteins involved in biogenesis and disassembly of cell wall polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (16), pp.2438-2454. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.1368-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02653105v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">An extensive proteome map of tomato (Solanum lycopersicum) fruit pericarp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst050⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (20), pp.3059 - 3063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648058v1</w:t>
+                <w:t xml:space="preserve">hal-02653105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of salinity and calcium on tomato fruit proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafet Manaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/omi.2012.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bourgais</w:t>
+                <w:t xml:space="preserve">Crop seed oil bodies: from challenges in protein identification to an emerging picture of the oil body proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M112.024349⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12-13), pp.1836-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003318v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop seed oil bodies: from challenges in protein identification to an emerging picture of the oil body proteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Denis Faure</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Principal Etiological Agent of Farmer's Lung Disease, Saccharopolyspora rectivirgula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01340-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200431⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204012v1</w:t>
+                <w:t xml:space="preserve">hal-01119476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Principal Etiological Agent of Farmer's Lung Disease, Saccharopolyspora rectivirgula.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Monod</w:t>
+                <w:t xml:space="preserve">Phosphorylation of p27(KIP1) homologs KRP6 and 7 by SNF1-related protein kinase-1 links plant energy homeostasis and cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01340-14⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (3), pp.515 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119476v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of p27(KIP1) homologs KRP6 and 7 by SNF1-related protein kinase-1 links plant energy homeostasis and cell proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Rey</w:t>
+                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12218⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (9), pp.1457-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644290v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed oil bodies from Gevuina avellana and Madia sativa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carolina C. Shene</w:t>
+                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Navarrete</w:t>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando F. Romero</w:t>
+                <w:t xml:space="preserve">Philippe Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf301390d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.5418 - 5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000351v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for proteomic analysis of equine subchondral bone and epiphyseal cartilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jullien</w:t>
+                <w:t xml:space="preserve">Clémence Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (11), pp.5418 - 5432. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.1870-1874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003345v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for proteomic analysis of equine subchondral bone and epiphyseal cartilage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Phosphoproteome Dynamics Upon Changes in Plant Water Status Reveal Early Events Associated With Rapid Growth Adjustment in Maize Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wimel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100366⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.957-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M111.015867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019826v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoproteome Dynamics Upon Changes in Plant Water Status Reveal Early Events Associated With Rapid Growth Adjustment in Maize Leaves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of metabolomics integrated with transcriptomic and proteomic studies for identifying key steps involved in the control of nitrogen metabolism in crops such as maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M111.015867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (14), pp.5017-5033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651323v1</w:t>
+                <w:t xml:space="preserve">hal-01000350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of metabolomics integrated with transcriptomic and proteomic studies for identifying key steps involved in the control of nitrogen metabolism in crops such as maize</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed oil bodies from Gevuina avellana and Madia sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Clément</w:t>
+                <w:t xml:space="preserve">Francisca F. Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Agier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+                <w:t xml:space="preserve">Monica M. Rubilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina C. Shene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando F. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (28), pp.6994-7004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301390d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000350v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A proteomic approach to decipher chilling response from cold acclimation in pea (Pisum sativum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser N. Bahrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samira Aschi-Smiti</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 180 (1), pp.86 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646770v1</w:t>
+                <w:t xml:space="preserve">hal-02649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the xylem sap proteome of Brassica oleracea reveals a high content in secreted proteins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201000781⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610601v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Dynamics of post-translational modifications and protein stability in the stroma of Chlamydomonas reinhardtii chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy V Bienvenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojetec Majeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.1734-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818423v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic approach to decipher chilling response from cold acclimation in pea (Pisum sativum L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MassChroQ: A versatile tool for mass spectrometry quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Nano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (17), pp.3572 - 3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649157v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of post-translational modifications and protein stability in the stroma of Chlamydomonas reinhardtii chloroplasts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201000634⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00851379v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MassChroQ: A versatile tool for mass spectrometry quantification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oil body proteins sequentially accumulate throughout seed development in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2015-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481216v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil body proteins sequentially accumulate throughout seed development in Brassica napus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Bellamy</w:t>
+                <w:t xml:space="preserve">Combining various strategies to increase the coverage of the plant cell wall glycoproteome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (10), pp.1109-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.06.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03659042v1</w:t>
+                <w:t xml:space="preserve">hal-00610579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Salt and genotype impact on plant physiology and root proteome variations in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafet Manaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Hela Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Aschi-Smiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (8), pp.2797-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647863v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining various strategies to increase the coverage of the plant cell wall glycoproteome.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Analysis of the xylem sap proteome of Brassica oleracea reveals a high content in secreted proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ligat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.10.019⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.1798-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610579v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of in planta-expressed arbuscular mycorrhizal fungal proteins upon comparison of the root proteomes of Medicago truncatula colonised with two Glomus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (7), pp.608-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of Medicago truncatula root plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (11), pp.2123-2137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200900345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis ABA-Activated Kinase OST1 Phosphorylates the bZIP Transcription Factor ABF3 and Creates a 14-3-3 Binding Site Involved in Its Turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sirichandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin E. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0013935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 232 (2), pp.483-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-010-1184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref A. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gollotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), pp.420-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200800336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotranslational proteolysis dominates glutathione homeostasis to support proper growth and development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (10), pp.3296-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.109.069757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extent of N-terminal modifications in cytosolic proteins from eukaryotes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (14), pp.2809-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200701191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative and effective proteomic analysis in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meinnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Giglione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (20), pp.3788-99. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two cytosolic glutamine synthetase isoforms of maize are specifically involved in the control of grain production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kichey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Gerentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (11), pp.3252-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.106.042689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Membrane-Associated Proteins Regulated by the Arbuscular Mycorrhizal Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (4), pp.565-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-005-8269-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
+                <w:t xml:space="preserve">A technical trick for studying proteomics in parallel to transcriptomics in symbiotic root-fungus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.451-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671977v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technical trick for studying proteomics in parallel to transcriptomics in symbiotic root-fungus interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
+                <w:t xml:space="preserve">Proteomics as a way to identify extra-radicular fungal proteins from Glomus intraradices - RiT-DNA carrot root mycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. St-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.451-453</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.401-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675283v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-cellular proteomic analysis of a Medicago truncatula root microsomal fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65, pp.1721-1732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16736,4399 +16784,4524 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Genomic of Arbuscular Mycorrhizal Symbiosis: Why and How Using Proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiotic Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer Berlin Heidelberg, pp.243-274, 2009, Soil Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-95894-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma membrane in arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Schoefs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Compartments - Selected Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, 2008, ISBN 978-81-308-0104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of different tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Nagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhentian Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Samuel Roberts Noble Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le microbiote intestinal des patients atteints de cirrhose sévère est modifié par la rifaximine et est associé à des modifications de la sévérité de la maladie : résultats de l’étude multicentrique ProPILA-Rifax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459451v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des huiles essentielles sur la résistance aux antibiotiques – l’exemple du cinnamaldéhyde</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Folia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GRD CNRS Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Voiron, France</w:t>
+              <w:t xml:space="preserve">FLAVOURsome Satellite Event at Food Oral Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527391v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des huiles essentielles sur la résistance aux antibiotiques – l’exemple du cinnamaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Llanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GRD CNRS Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372696v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+                <w:t xml:space="preserve">Reconstruction de la végétation actuelle et passée d’un méandre du Doubs à l’aide de marqueurs carpologiques, palynologiques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Oudot-Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">13èmes rencontres d'archeobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Station biologique de Besse (Auvergne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189719v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189726v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766402v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial communities from poplar at a Hg phytomanagement site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528780v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+                <w:t xml:space="preserve">Microbial communities from poplar at a Hg phytomanagement site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun S. Gweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Assad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189725v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Natural recolonization of tailings dumps by trees and microbes: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367367v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods in genetics to investigate E. multilocularis transmission patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umhang Gérald</w:t>
+                <w:t xml:space="preserve">New approaches to description and modeling of trophic interactions: reliable allies to study trophically-transmitted parasites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Damy</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367365v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Methods in genetics to investigate E. multilocularis transmission patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umhang Gérald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Research and methods in ecohealth and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI Ecosystem Health and Environmental Disease Ecology, Nov 2016, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263801v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744745v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéome membranaire en réponse à la symbiose mycorhizienne à arbuscules par GeLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Francophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation rate, population size, CO2 flux and quantitative proteomics: a multi-level approach applied to alcoholic fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourgais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011. 9è Symposium International d'Oenologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. 1186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phosphoprotéomique des voies de réponse au fludioxonil des champignons filamenteux Alternaria brassicicola et Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+                <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza related membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
+              <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de Bourgogne. FRA., Sep 2012, Dijon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281864v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS and iTRAQ-OFFGEL-LC-MS/MS to identify arbuscular mycorrhiza-related membrane proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomics to trace signal transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSPGW 2011 : Botrytis -Sclerotinia Post-Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly N. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Silomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Asilomar, United States. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTIC workshop: A bioinformatics environment for proteome data validation, analysis and integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+                <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pont Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">26th Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Asilomar, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758409v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular proteomics sheds light on root plastid involvement in Medicago truncatula arbuscular mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">PROTIC workshop: A bioinformatics environment for proteome data validation, analysis and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746862v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
+                <w:t xml:space="preserve">Subcellular proteomics sheds light on root plastid involvement in Medicago truncatula arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746917v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics to characterize the effect of a tomato genomic region on the fruit sensitivity to cold storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomlux 2008, Proteomics in plants, microorganisms and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756755v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arbuscular mycorrhizal symbiosis a modulator of cadmium stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Proteomics to characterize the effect of a tomato genomic region on the fruit sensitivity to cold storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II WG 2 MEETING "Will plant proteomics research help in facing food, health and environmental concern?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">Proteomlux 2008, Proteomics in plants, microorganisms and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752183v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of proteomics to arbuscular mycorrhiza in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">The arbuscular mycorrhizal symbiosis a modulator of cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref A. Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Legumes Congress (MLC2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">II WG 2 MEETING "Will plant proteomics research help in facing food, health and environmental concern?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756740v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could subcellular proteomics of root plastids teach us more about mycorrhizal symbiosis?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Contribution of proteomics to arbuscular mycorrhiza in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Model Legumes Congress (MLC2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754543v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorhizal proteomes: what news at the nearby and distant horizon?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Could subcellular proteomics of root plastids teach us more about mycorrhizal symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753337v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Robert</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorhizal proteomes: what news at the nearby and distant horizon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Mycorrhiza (ICOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746947v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane proteomic of arbuscular mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Raes</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUPO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">5th International Conference on Mycorrhiza (ICOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747132v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane proteomic analyses to reveal and identify arbuscular mycorrhizal-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action 8.38 Management Committee and Final meeting on "Achievement and Future Landscape for Arbuscular Mycorrhiza Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Membrane proteomic of arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUPO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proteomics: a functional genomic approach for studying mycorrhizal interactions in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Grain Legumes - Legumes for the benefit of agriculture nutrition and the environment: their genomics, their products, and their improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21138,2531 +21311,2531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and resistome analysis of epidemic multidrug-resistant Acinetobacter baumannii clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnese Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bour Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Conference on Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04542385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-patient evolution of a pulmonary strain of Pseudomonas aeruginosa from primo-colonisation to lung transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plesiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Young Investigators Meeting (EYIM). 44th European Cystic Fibrosis Society (ECFS) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Digital, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association antibiotique – extraits d’huiles essentielles : effets antagonistes chez Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Llanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microdissection laser : une technique d’analyse du profil d’expression génique et protéique des types cellulaires spécifiques de la symbiose mycorhizienne à arbuscules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Koegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kälin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Scientifiques et Techniques du Réseau des Microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dijon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring genetic diversity in tomato fruit with a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free 1-DE-LC-MS/MS to identify arbuscular mycorrhiza-related membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette C. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dijon, France. , 15 p., 2012, Abstract of the third annual joint meetong on plant microbe interactions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medicago truncatula root plasma membrane enriched fraction as a prerequisite for label free quantitative analysis of plasmalemma protein changes upon arbuscular mycorrhizal symbiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+                <w:t xml:space="preserve">MassChroQ : A versatile tool for mass spectrometry quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
+              <w:t xml:space="preserve">Final COST meeting : Plant Proteomics in Europe, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746502v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MassChroQ : A versatile tool for mass spectrometry quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edlira Nano</w:t>
+                <w:t xml:space="preserve">A Medicago truncatula root plasma membrane enriched fraction as a prerequisite for label free quantitative analysis of plasmalemma protein changes upon arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélisande Blein</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final COST meeting : Plant Proteomics in Europe, 2011</w:t>
+              <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663220v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhization-induced changes in the root plastid proteome of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost meeting FA0603. “Plant Proteomics in Europe: where do we stand and where are we heading to?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical improvements for analysis of récalcitrant proteins by LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProteomLux 2010. "International Conference on Proteomics in Plants, Microorganisms and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'étude quantitative et fonctionnelle des protéomes membranaires des racines mis en jeu au cours de la symbiose mycorhizienne à arbuscules de Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
+                <w:t xml:space="preserve">Functional analysis of the membrane proteome of Medicago truncatula roots upon colonization by the arbuscular mycorrhizal fungus Glomus irregulare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ièmes Journées Francophones Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">ProteomLux 2010. "International Conference on Proteomics in Plants, Microorganisms and Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746586v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of the membrane proteome of Medicago truncatula roots upon colonization by the arbuscular mycorrhizal fungus Glomus irregulare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Vers l'étude quantitative et fonctionnelle des protéomes membranaires des racines mis en jeu au cours de la symbiose mycorhizienne à arbuscules de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jenny Renaut</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteomLux 2010. "International Conference on Proteomics in Plants, Microorganisms and Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">2ièmes Journées Francophones Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746655v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free quantitation of proteins involved in milk fat globule secretion from the mammary epithelial cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Spectrométrie de Masse &amp; Analyse Protéomique SMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the arbuscular mycorrhizal symbiosis from axenic system to soilborne interactions by proteomics: which challenges to face?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular studies of the arbuscular mycorrhizal symbiosis in M. truncatula: a proteomic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Mycorrhiza (ICOM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane proteomics of arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza for science and society-5th International Conference on Mycorrhiza (ICOM5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mycorrhizal interaction: What can we learn from a proteomic approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action 8.49 "Parasitic Plant Management in sustainable Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId729"/>
+      <w:footerReference w:type="default" r:id="rId737"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23730,51 +23903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="804AD7BA"/>
+    <w:nsid w:val="65708085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23961,51 +24134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090324994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04862405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oyhenart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04375645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49268-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marzena Kalemba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040569" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106818" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814698v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Rabani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Series" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Xuereb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218065" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelbary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prod'Hom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schniederjans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ha&#252;ssler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01044-19" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liapis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226270v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz241" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M&#8217;rad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5963-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2018.04.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664277v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.07.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prenel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201700010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368319v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondoin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Pallandre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166207v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.040" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naegele" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacheyrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462405v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renvois&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.04.022" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01096990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647765v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200507" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2DE14BF36EE0E449D332B1C4A8AE7D29CC46B85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644290v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rinier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Millan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crozet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12218" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000351v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Acevedo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Rubilar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C. Shene" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Navarrete" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando F. Romero" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301390d" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100366" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH3FZWCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651323v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M111.015867" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000350v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Imbaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers186" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610601v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000781" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851379v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy V Bienvenut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martinez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojetec Majeran" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000634" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K6QZ8VX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610579v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giboulot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.019" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668895v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E. Turk" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013935" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853807v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701191" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDZ8B48B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187943v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meinnel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700346" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWQJ7MSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744681v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-8269-2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671433v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745563v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95894-9_15" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756755v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752183v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754543v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fester" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747131v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542385v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Maxime" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745690v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090324994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04862405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oyhenart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04375645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49268-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marzena Kalemba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040569" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Rabani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Series" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Xuereb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelbary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prod'Hom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schniederjans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ha&#252;ssler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01044-19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liapis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2018.04.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6KZ1SM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M&#8217;rad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5963-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.07.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prenel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201700010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Pallandre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naegele" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacheyrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462405v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renvois&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01096990v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200507" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2DE14BF36EE0E449D332B1C4A8AE7D29CC46B85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644290v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Millan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crozet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12218" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019826v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100366" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH3FZWCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651323v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M111.015867" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000350v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Imbaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers186" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Acevedo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Rubilar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C. Shene" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Navarrete" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando F. Romero" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301390d" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851379v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy V Bienvenut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martinez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojetec Majeran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000634" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K6QZ8VX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giboulot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.019" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000781" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668895v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E. Turk" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013935" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853807v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701191" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDZ8B48B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187943v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meinnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700346" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWQJ7MSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744681v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-8269-2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDBLZ11C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671433v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745563v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95894-9_15" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756755v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752183v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754543v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fester" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747131v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542385v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Maxime" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745690v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>