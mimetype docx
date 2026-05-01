--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1695,295 +1695,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garrigos</w:t>
+                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (5), pp.1254-1262. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.1353-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830253v1</w:t>
+                <w:t xml:space="preserve">hal-03932547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of Pseudomonas aeruginosa carriage in residents of French and German long-term care facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Health compartmental analysis of ESBL-producing Escherichia coli on Reunion Island reveals partitioning between humans and livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Laure Kamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Conzelmann</w:t>
+                <w:t xml:space="preserve">Thomas Garrigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (10), pp.1353-1358. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (5), pp.1254-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932547v1</w:t>
+                <w:t xml:space="preserve">hal-03830253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Methionine Sulfoxide-Containing Proteins Related to Seed Longevity? A Case Study of Arabidopsis thaliana Dry Mature Seeds Using Cyanogen Bromide Attack and Two-Dimensional-Diagonal Electrophoresis</w:t>
               </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Verschuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Verschuuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Conzelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.447.e7-447.e14. </w:t>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,429 +4756,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Identification of Diverse Integron and Plasmid Structures Carrying a Novel Carbapenemase Among Pseudomonas Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Liapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Triponney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315692v1</w:t>
+                <w:t xml:space="preserve">hal-02438246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Potron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Triponney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plesiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Diverse Integron and Plasmid Structures Carrying a Novel Carbapenemase Among Pseudomonas Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+                <w:t xml:space="preserve">Contamination of a hospital plumbing system by persister cells of a copper-tolerant high-risk clone of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Puja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.404. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.579-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438246v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAba1-dependent overexpression of eptA in clinical strains of Acinetobacter baumannii resistant to colistin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Potron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillemenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbapenem-Susceptible OXA-23-Producing Proteus mirabilis in the French Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Potron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00191-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226443v1</w:t>
@@ -5962,295 +5962,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
+                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Panisa Treepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Fontan</w:t>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (22), pp.3795-3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791907v1</w:t>
+                <w:t xml:space="preserve">hal-02438015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panISa: Ab initio detection of insertion sequences in bacterial genomes from short read sequence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panisa Treepong</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Jean Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (22), pp.3795-3800. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438015v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
               </w:r>
@@ -8909,64 +8909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive fungal quantitative PCR and Th17 cytokine detection in bronchoalveolar lavage fluids: Complementary biomarkers of hypersensitivity pneumonitis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gondoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9028,329 +9028,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Rognon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368314v1</w:t>
+                <w:t xml:space="preserve">hal-01512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+                <w:t xml:space="preserve">Common peptide epitopes induce cross-reactivity in hypersensitivity pneumonitis serodiagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512324v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Antigenic Proteins from Lichtheimia corymbifera for Farmer's Lung Disease Diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,484 +9956,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+                <w:t xml:space="preserve">hal-02636704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Scherer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636704v1</w:t>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What it takes to be a Pseudomonas aeruginosa? The core genome of the opportunistic pathogen updated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien y Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10648,51 +10648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Temporal Clusters of Healthcare-Associated Infections or Colonizations with Pseudomonas aeruginosa in Two Hospitals: Comparison of SaTScan and WHONET Software Packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11165,295 +11165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
+                <w:t xml:space="preserve">An integrated “omics” approach to the characterization of maize (Zea mays L.) mutants deficient in the expression of two genes encoding cytosolic glutamine synthetase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Juste</w:t>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P Kreil</w:t>
+                <w:t xml:space="preserve">Sandrine Imbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Vaca</w:t>
+                <w:t xml:space="preserve">Nicolas Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933734v1</w:t>
+                <w:t xml:space="preserve">hal-01096990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated “omics” approach to the characterization of maize (Zea mays L.) mutants deficient in the expression of two genes encoding cytosolic glutamine synthetase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+                <w:t xml:space="preserve">David P Kreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Imbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Agier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Sebastian Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.1005. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096990v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteome profiles of the phytopathogenic fungi [i]Alternaria brassicicola[/i] and [i]Botrytis cinerea[/i] during exponential growth in axenic cultures</w:t>
               </w:r>
@@ -11873,51 +11873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12153,64 +12153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Principal Etiological Agent of Farmer's Lung Disease, Saccharopolyspora rectivirgula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13024,51 +13024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14333,307 +14333,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil body proteins sequentially accumulate throughout seed development in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
+                <w:t xml:space="preserve">Céline Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Gerentes</w:t>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Corti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2015-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647863v1</w:t>
+                <w:t xml:space="preserve">hal-03659042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil body proteins sequentially accumulate throughout seed development in Brassica napus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+                <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.06.007⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03659042v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various strategies to increase the coverage of the plant cell wall glycoproteome.</w:t>
               </w:r>
@@ -15015,445 +15015,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of in planta-expressed arbuscular mycorrhizal fungal proteins upon comparison of the root proteomes of Medicago truncatula colonised with two Glomus species</w:t>
+                <w:t xml:space="preserve">The Arabidopsis ABA-Activated Kinase OST1 Phosphorylates the bZIP Transcription Factor ABF3 and Creates a 14-3-3 Binding Site Involved in Its Turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+                <w:t xml:space="preserve">Caroline Sirichandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin E. Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2010.03.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664836v1</w:t>
+                <w:t xml:space="preserve">hal-02668895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of Medicago truncatula root plastids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of in planta-expressed arbuscular mycorrhizal fungal proteins upon comparison of the root proteomes of Medicago truncatula colonised with two Glomus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Daher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200900345⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (7), pp.608-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2010.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657703v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis ABA-Activated Kinase OST1 Phosphorylates the bZIP Transcription Factor ABF3 and Creates a 14-3-3 Binding Site Involved in Its Turnover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic analysis of Medicago truncatula root plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène M. Davanture</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+                <w:t xml:space="preserve">Zeina Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (11), pp.2123-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200900345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668895v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t>
               </w:r>
@@ -15598,77 +15598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanisms of cadmium stress alleviation in Medicago truncatula by arbuscular mycorrhizal symbiosis: A root proteomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref A. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gollotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16434,51 +16434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical trick for studying proteomics in parallel to transcriptomics in symbiotic root-fungus interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16850,51 +16850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiotic Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Springer Berlin Heidelberg, pp.243-274, 2009, Soil Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16928,51 +16928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma membrane in arbuscular mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17223,51 +17223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17818,51 +17818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18939,51 +18939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation rate, population size, CO2 flux and quantitative proteomics: a multi-level approach applied to alcoholic fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19077,51 +19077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse phosphoprotéomique des voies de réponse au fludioxonil des champignons filamenteux Alternaria brassicicola et Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19353,51 +19353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Dumas Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19439,51 +19439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoproteomics to trace signal transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19547,51 +19547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fluioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19672,51 +19672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fludioxonil induced phosphoproteomes of the phytopathogenic fungi Alternaria brassicicola and Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène M. Davanture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19922,51 +19922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular proteomics sheds light on root plastid involvement in Medicago truncatula arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20086,51 +20086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20297,77 +20297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbuscular mycorrhizal symbiosis a modulator of cadmium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref A. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20435,90 +20435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of proteomics to arbuscular mycorrhiza in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane E. Dumas-Gaudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legumes Congress (MLC2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20543,51 +20543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could subcellular proteomics of root plastids teach us more about mycorrhizal symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20694,77 +20694,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis N. Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
@@ -20806,51 +20806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling analyses in arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21207,51 +21207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21502,51 +21502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plesiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Young Investigators Meeting (EYIM). 44th European Cystic Fibrosis Society (ECFS) Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Digital, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21692,51 +21692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22119,51 +22119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
@@ -22593,51 +22593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achref Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22692,64 +22692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhization-induced changes in the root plastid proteome of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23356,51 +23356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23442,64 +23442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular studies of the arbuscular mycorrhizal symbiosis in M. truncatula: a proteomic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23731,51 +23731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23903,51 +23903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65708085"/>
+    <w:nsid w:val="D0BE9CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24134,51 +24134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090324994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04862405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oyhenart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04375645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49268-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marzena Kalemba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040569" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Rabani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Series" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Xuereb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelbary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prod'Hom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schniederjans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ha&#252;ssler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01044-19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liapis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2018.04.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6KZ1SM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M&#8217;rad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5963-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.07.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prenel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201700010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Pallandre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naegele" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacheyrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462405v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renvois&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01096990v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200507" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2DE14BF36EE0E449D332B1C4A8AE7D29CC46B85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644290v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Millan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crozet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12218" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019826v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100366" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH3FZWCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651323v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M111.015867" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000350v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Imbaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers186" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Acevedo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Rubilar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C. Shene" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Navarrete" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando F. Romero" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301390d" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851379v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy V Bienvenut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martinez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojetec Majeran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000634" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K6QZ8VX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giboulot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.019" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000781" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668895v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E. Turk" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013935" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853807v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701191" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDZ8B48B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187943v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meinnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700346" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWQJ7MSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744681v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-8269-2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDBLZ11C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671433v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745563v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95894-9_15" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756755v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752183v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754543v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fester" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747131v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542385v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Maxime" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745690v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-valot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3931-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090324994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lirussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrag008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Gaillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00180-25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Horikian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amarache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tourtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-024-00323-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04862405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Oyhenart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1249884" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2023.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04375645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49268-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Totoson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-023-03069-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Almarcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27978" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Conzelmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kamus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garrigos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Marzena Kalemba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040569" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tetard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Aarras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121790" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Verschuuren" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.07.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932913v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Tafforeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146692" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douch&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106818" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Juarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Puja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04814698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Rabani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lagoutte-Renosi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Series" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Xuereb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cholley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouverez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.06.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537485v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108601" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Youala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbir Simjee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Moyaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Klee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Miossec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2020.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Luscher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Simonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Falconnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01947" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Couchoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000356" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Broussier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.552566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Emery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Marpaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naegelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.15617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Magalh&#227;es" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelbary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prod'Hom" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bolard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Schniederjans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ha&#252;ssler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triponney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01044-19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liapis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jov&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315697v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plesiat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00191-19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.04.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillemenot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz241" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04226443v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Thouverez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438015v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panisa Treepong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty479" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alvarez-Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guinchard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.069" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2018.04.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6KZ1SM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bastid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M&#8217;rad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-5963-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664277v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vuyst" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.07.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664766v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Varin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00632" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664243v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Silvant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prenel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.201700010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667609v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000586" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rohmer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantha D Kulasekara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gondoin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Pallandre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rognon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Bellanger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monod" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160888" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166207v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131118v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Rolland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mazouzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126468" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naegele" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vacheyrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139920" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204448v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.038075" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462405v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Renvois&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061619v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Jacobs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Miller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00515-14" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01096990v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1005" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dumur" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300541" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FW5PC87-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette C. Abdallah" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.05.028" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209998v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Douche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roujol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200507" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2DE14BF36EE0E449D332B1C4A8AE7D29CC46B85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653105v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200438" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MK6LZHB9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648418v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafet Manaa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2012.0108" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Acevedo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200431" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G582C86X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zaugg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01340-14" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644290v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Millan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crozet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Oury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12218" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019826v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100366" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH3FZWCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651323v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M111.015867" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000350v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis N. Amiour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Imbaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers186" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F. Acevedo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica M. Rubilar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C. Shene" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Navarrete" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando F. Romero" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301390d" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649157v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser N. Bahrman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.09.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3J71N9N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851379v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy V Bienvenut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martinez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojetec Majeran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000634" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5K6QZ8VX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481216v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100120" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03659042v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.06.007" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWKVX4R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610579v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giboulot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.10.019" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Aschi-Smiti" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq460" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610601v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000781" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668895v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sirichandra" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Davanture" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin E. Turk" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013935" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664836v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Recorbet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane E. Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2010.03.003" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B67LC7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657703v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Daher" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900345" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCMCG95X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665088v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref A. Aloui" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800336" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853807v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200701191" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDZ8B48B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187943v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meinnel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Giglione" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700346" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWQJ7MSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744681v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dieu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gianinazzi" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-8269-2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDBLZ11C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Weidmann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bestel-Corre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671977v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St-Arnaud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671433v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745563v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95894-9_15" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745603v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas Gaudot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527391v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Llanes" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372696v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Oudot-Canaff" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528780v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189725v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367367v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750064v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204311v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281861v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumur" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744745v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746442v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Abdallah" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000564v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000456v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Campion" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Dumur" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Bataill&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281864v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758409v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Flores" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746862v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Aloui" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756755v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752183v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756740v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754543v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fester" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753337v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746947v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747131v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747132v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04542385v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bour Maxime" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527024v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kiener" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527394v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741805v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Koegel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geay" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#228;lin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745690v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747762v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663220v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746502v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746485v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746595v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746655v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746586v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815016v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Cebo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746877v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746943v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thiery" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747148v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>