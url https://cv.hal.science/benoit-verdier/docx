--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -162,50 +162,190 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000047799519</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèmes de recherche développés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux portent sur la médiatisation des collectifs de travail tant dans l’information, la fiction que sur les médias sociaux. Plus précisément, il s’agit d’examiner le rôle et la place des médias dans la représentation des groupes professionnels, dans l’élaboration, la diffusion, mais aussi la recomposition de leurs rhétoriques, et dans la construction de leurs identités. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Habilitation à diriger des recherches en Sciences de l’information et de la communication (71e section) : « Régime de représentation du Bitcoin » (ouvrage original) et « Penser l'entrelacs entre les médias et les groupes professionnels » (mémoire de synthèse).Garant : David Douyère Université de Tours (soutenue le 12 juin 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">De 2012 à 2023, au sein de l'unité de rechercheResponsable et animateur de l’axe/thème regroupant les E.C. de 71e section au sein du Cérep : - de 2018 à 2023 : co-direction du thème « Images, Discours et Représentations », - de 2012 à 2017 :  création et direction de l’axe « Rhétoriques professionnelles »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2021, représentant du Cérep à la Conférence Permanente des directeurs-trices d’unités de recherche en sciences de l’information et de la communication (CPdirsic et par conséquent, depuis 2023, représentant de l'équipe Sociologie et Société)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encadrement de thèse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anthony Rioux (depuis 2024) : « Twitch et ses streamers : Naissance et reconnaissance d’un nouveau métier » </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Marco Zamattia (depuis 2026) : « Des menus de la décadence fin-de-siècle aux tables du futurisme italien : esthétique de la gastronomie du XIXᵉ au XXᵉ, une transformation des rapports entre art et idéologie dans la modernité européenne ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrat en cours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-2030  –  DECADOCS  –  Projet Marie Skłodowska-Curie Actions DN  –    MSCA-DN n° 101227176</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le projet européen MSCA DN promeut la formation doctorale interdisciplinaire et la collaboration internationale entre les principaux instituts de rechercheFinancement : Europe                   (Budget Global :  3 717420 €     /    Budget IRP3 :  209 780 €)Porteur : Université de Bourgogne Europe (Pr Bénédicte Coste)Consortium de 10 universités : Université de Bourgogne Europe, Université IUAV, Université Goldsmiths, Université de Glasgow, Université de Galway, Université Johannes Gutenberg, Université de Lusófona, Université de Reims Champagne-Ardenne, Université polytechnique de Madrid et Université du Hertfordshire9 projets doctoraux (co-tutelle et bidiplomation)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://decadocs.blog</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheur associé au laboratoire Prim (Pratiques et ressources de l'information et des médiations) de l’Université de Tours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -224,1734 +364,1734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-doctoring in French television series: The art of emotional labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication and the Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/20570473241269063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coupe jusqu’à la lie. Être une femme dans les fictions télévisuelles traitant de la vigne et du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 214 (4), pp.143-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.214.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of the Wine World in French Fictional Television Programs: The Question of Inheritance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La mediatizzazione di un patrimonio immateriale mediante la fiction televisiva: come le serie francesi ritualizzano il vino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Argoud-Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.10948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430880v1</w:t>
+                <w:t xml:space="preserve">hal-05474512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mediatizzazione di un patrimonio immateriale mediante la fiction televisiva: come le serie francesi ritualizzano il vino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Argoud-Gilly</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cailloux Marianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazioni sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.457-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26350/001200_000075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05474512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mediatizzazione di un patrimonio immateriale mediante la fiction televisiva: come le serie francesi ritualizzano il vino</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cailloux Marianne</w:t>
+                <w:t xml:space="preserve">Representations of the Wine World in French Fictional Television Programs: The Question of Inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verdier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.10948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26350/001200_000075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02882857v1</w:t>
+                <w:t xml:space="preserve">hal-03430880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminalité du discours sur le vin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verdier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Catellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03554825v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires communicationnels du dialogue inter-religieux : le cas d’une série télévisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Images, coopération et échanges interculturels en Méditerranée, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ctd.1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Liminalité du discours sur le vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Catellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430945v1</w:t>
+                <w:t xml:space="preserve">halshs-03554825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prométhée du monde viticole : la figure de l’œnologue dans les fictions françaises de 1960 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le religieux s’invite dans le traitement médiatique d’une série télévisée : le cas d’Ainsi soient-ils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, 15 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.3721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿ Cómo resisten los actores dominados en la vitivinicultura ? : pequeños productores y asalariados en Champaña, Francia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quand une série télévisée interroge et joue avec les textes sacrés… Ainsi soient-ils au prisme de l’intertextualité et de la métatextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios sociales contemporáneos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.2142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167288v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une série télévisée interroge et joue avec les textes sacrés… Ainsi soient-ils au prisme de l’intertextualité et de la métatextualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">¿ Cómo resisten los actores dominados en la vitivinicultura ? : pequeños productores y asalariados en Champaña, Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudios sociales contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.131-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.2142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167287v1</w:t>
+                <w:t xml:space="preserve">hal-02167288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation ecclésiale au prisme d'une série TV : dé-singularisation d'un dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation des professionnels du Croire : Les clercs de l’Église catholique romaine française au prisme d’une série télévisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le discours homilétique comme dispositif de narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Television Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 7 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/telev.007.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463812v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours homilétique comme dispositif de narration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entretien : V. Poymiro et D. Elkaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Television Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 7 (1), pp.101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/telev.007.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Repenser le récit avec les séries télévisées, N° 7, pp.213 à 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/telev.007.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460630v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien : V. Poymiro et D. Elkaïm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Médiatisation des professionnels du Croire : Les clercs de l’Église catholique romaine française au prisme d’une série télévisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Television Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.191-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463806v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et (re)segmentation d'un groupe professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commposite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1961,284 +2101,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigne et le vin : transformations des filières et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Georgopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 303 p., 2020, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-20991-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et groupes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès science publications : Lavoisier, 2007, Collection Finance, gestion, management, 978-2-7462-1641-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2248,1350 +2388,1255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Labère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03576891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique d'une rhétorique professionnelle : un siècle de discours confraternel dans le magazine des vignerons champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Parizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les confréries, identités et discours : patrimoine immatériel entre terroir et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, Des Hauts et débats, ISSN 2110-9206, 978-2-343-23424-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélateur de(s) sens : la mise en image du vin dans une série TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Pérard; Olivier Jacquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin et gastronomie : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Dijon, 2019, Sociétés (Dijon), ISSN 1628-5409, 978-2-36441-307-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool, vin et santé dans le discours institutionnel : le cas du SGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgopoulos, Théodore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du vin et santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, Vin &amp; droit, ISSN 2262-3531, 978-2-84934-214-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication de la foi à travers le prisme médiatique d'une série télévisée : &amp;quot;Ainsi soient-ils&amp;quot;, médiateur d'un croire universel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bratosin, Stefan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace public et communication de la foi : actes du 2e colloque international ComSymbol.. 2-3 juillet 2014, Béziers, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. IARSIC, pp.229-241, 2014, 978-2-9532450-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une rhétorique professionnelle : la notion de Terroir dans la Champagne Viticole de 1909 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolikow, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction des territoires du Champagne : 1811-1911-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.303-315, 2013, Histoires, ISSN 2269-8000, 978-2-36441-037-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formateurs face aux TIC : Quelles stratégies ? Pour quelles dynamiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Leclercq, D. Niclot (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former des professionnels de la formation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Reims, p. 57-76, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages TIC au centre des rapports de force entre les acteurs d'une organisation: Identité professionnelle et fracture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Pateson (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et usages des TIC Reliance sociale et insertion professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREATIC-ULB,, p. 61-70, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03556922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique européenne viticole au prisme d’un magazine syndical : le cas des vignerons champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et images sur les confréries dans la Champagne viticole de 1909 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine immatériel et identité(s) - Entre Terroirs et territoires : les confréries et leurs discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne Ardenne (URCA), May 2016, Charleville-Mézières, France. pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755758v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04478647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3609,77 +3654,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,77 +3774,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3923,51 +3968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66240203"/>
+    <w:nsid w:val="0E74558B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4070,52 +4115,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="A61DFBC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4154,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8710-7844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096306599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2790400" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047799519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473241269063" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Argoud-Gilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8710-7844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096306599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2790400" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047799519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decadocs.blog" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473241269063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Argoud-Gilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1471" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>