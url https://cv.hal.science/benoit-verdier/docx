--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,3913 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3861 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.98804780876px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Verdier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8710-7844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096306599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2790400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=imXQixAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047799519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur la médiatisation des collectifs de travail tant dans l’information, la fiction que sur les médias sociaux. Plus précisément, il s’agit d’examiner le rôle et la place des médias dans la représentation des groupes professionnels, dans l’élaboration, la diffusion, mais aussi la recomposition de leurs rhétoriques, et dans la construction de leurs identités. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en Sciences de l’information et de la communication (71e section) : « Régime de représentation du Bitcoin » (ouvrage original) et « Penser l'entrelacs entre les médias et les groupes professionnels » (mémoire de synthèse).Garant : David Douyère Université de Tours (soutenue le 12 juin 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2012 à 2023, au sein de l'unité de rechercheResponsable et animateur de l’axe/thème regroupant les E.C. de 71e section au sein du Cérep : - de 2018 à 2023 : co-direction du thème « Images, Discours et Représentations », - de 2012 à 2017 :  création et direction de l’axe « Rhétoriques professionnelles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021, représentant du Cérep à la Conférence Permanente des directeurs-trices d’unités de recherche en sciences de l’information et de la communication (CPdirsic et par conséquent, depuis 2023, représentant de l'équipe Sociologie et Société)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthony Rioux (depuis 2024) : « Twitch et ses streamers : Naissance et reconnaissance d’un nouveau métier » </w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marco Zamattia (depuis 2026) : « Des menus de la décadence fin-de-siècle aux tables du futurisme italien : esthétique de la gastronomie du XIXᵉ au XXᵉ, une transformation des rapports entre art et idéologie dans la modernité européenne ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-2030  –  DECADOCS  –  Projet Marie Skłodowska-Curie Actions DN  –    MSCA-DN n° 101227176</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Le projet européen MSCA DN promeut la formation doctorale interdisciplinaire et la collaboration internationale entre les principaux instituts de rechercheFinancement : Europe                   (Budget Global :  3 717420 €     /    Budget IRP3 :  209 780 €)Porteur : Université de Bourgogne Europe (Pr Bénédicte Coste)Consortium de 10 universités : Université de Bourgogne Europe, Université IUAV, Université Goldsmiths, Université de Glasgow, Université de Galway, Université Johannes Gutenberg, Université de Lusófona, Université de Reims Champagne-Ardenne, Université polytechnique de Madrid et Université du Hertfordshire9 projets doctoraux (co-tutelle et bidiplomation)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://decadocs.blog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au laboratoire Prim (Pratiques et ressources de l'information et des médiations) de l’Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-doctoring in French television series: The art of emotional labor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20570473241269063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coupe jusqu’à la lie. Être une femme dans les fictions télévisuelles traitant de la vigne et du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 214 (4), pp.143-161. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.214.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en (in)visibilité des groupes professionnels. Éléments pour une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)visibilising professional groups: elements for a communicational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14om9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediatizzazione di un patrimonio immateriale mediante la fiction televisiva: come le serie francesi ritualizzano il vino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Argoud-Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediatizzazione di un patrimonio immateriale mediante la fiction televisiva: come le serie francesi ritualizzano il vino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cailloux Marianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazioni sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.457-471. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26350/001200_000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of the Wine World in French Fictional Television Programs: The Question of Inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.161-178. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.10948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires communicationnels du dialogue inter-religieux : le cas d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Images, coopération et échanges interculturels en Méditerranée, 7, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminalité du discours sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée du monde viticole : la figure de l’œnologue dans les fictions françaises de 1960 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le religieux s’invite dans le traitement médiatique d’une série télévisée : le cas d’Ainsi soient-ils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, 15 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Cómo resisten los actores dominados en la vitivinicultura ? : pequeños productores y asalariados en Champaña, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.131-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télévisée interroge et joue avec les textes sacrés… Ainsi soient-ils au prisme de l’intertextualité et de la métatextualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation ecclésiale au prisme d'une série TV : dé-singularisation d'un dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images du travail, travail des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une profession taiseuse se dévoile sur le Web : les ethè discursifs élaborés dans les blogs de policiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-3, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.3145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours homilétique comme dispositif de narration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 7 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.007.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : V. Poymiro et D. Elkaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Television Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Repenser le récit avec les séries télévisées, N° 7, pp.213 à 234. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.007.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation des professionnels du Croire : Les clercs de l’Église catholique romaine française au prisme d’une série télévisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et (re)segmentation d'un groupe professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commposite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et le vin : transformations des filières et des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Georgopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 303 p., 2020, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-20991-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et groupes sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications : Lavoisier, 2007, Collection Finance, gestion, management, 978-2-7462-1641-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Combrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrique d'une rhétorique professionnelle : un siècle de discours confraternel dans le magazine des vignerons champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confréries, identités et discours : patrimoine immatériel entre terroir et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, Des Hauts et débats, ISSN 2110-9206, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révélateur de(s) sens : la mise en image du vin dans une série TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Olivier Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vin et gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Dijon, 2019, Sociétés (Dijon), ISSN 1628-5409, 978-2-36441-307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, vin et santé dans le discours institutionnel : le cas du SGV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgopoulos, Théodore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit du vin et santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, Vin &amp; droit, ISSN 2262-3531, 978-2-84934-214-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de la foi à travers le prisme médiatique d'une série télévisée : &amp;quot;Ainsi soient-ils&amp;quot;, médiateur d'un croire universel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bratosin, Stefan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et communication de la foi : actes du 2e colloque international ComSymbol.. 2-3 juillet 2014, Béziers, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. IARSIC, pp.229-241, 2014, 978-2-9532450-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rhétoriques professionnelles au défi des blogs. Fragmentation du discours et stratégies de légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher, Béatrice; Le Moënne, Christian; Kiyindou, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie ? / coordonné par Béatrice Vacher, Christian Le Moënne, Alain Kiyindou ; [18e congrès de la Société française des sciences de l'information et de la communication]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.147-154, 2013, Communication et civilisation, ISSN 1281-6043, 978-2-343-01988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une rhétorique professionnelle : la notion de Terroir dans la Champagne Viticole de 1909 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolikow, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des territoires du Champagne : 1811-1911-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.303-315, 2013, Histoires, ISSN 2269-8000, 978-2-36441-037-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formateurs face aux TIC : Quelles stratégies ? Pour quelles dynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Leclercq, D. Niclot (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des professionnels de la formation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Reims, p. 57-76, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages TIC au centre des rapports de force entre les acteurs d'une organisation: Identité professionnelle et fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pateson (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et usages des TIC Reliance sociale et insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREATIC-ULB,, p. 61-70, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique européenne viticole au prisme d’un magazine syndical : le cas des vignerons champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et images sur les confréries dans la Champagne viticole de 1909 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine immatériel et identité(s) - Entre Terroirs et territoires : les confréries et leurs discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardenne (URCA), May 2016, Charleville-Mézières, France. pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours professionnels dans et par les médias sociaux. Etude de cas sur les « blogs de policiers » (Rapport d’activité de projet « incitatif-amont »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CÉREP - Université de Reims Champagne-Ardenne. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en (in)visibilité des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3968,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E74558B"/>
+    <w:nsid w:val="DBF32AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4116,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A61DFBC2"/>
+    <w:nsid w:val="23DECDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4350,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8710-7844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096306599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2790400" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047799519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decadocs.blog" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473241269063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Argoud-Gilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1471" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8710-7844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096306599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2790400" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=imXQixAAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047799519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decadocs.blog" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20570473241269063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cailloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.214.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Saulnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14om9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Argoud-Gilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cailloux Marianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10948" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1471" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Sevilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2142" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02460630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.007.0213" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Georgopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25119" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>