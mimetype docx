--- v0 (2026-03-04)
+++ v1 (2026-04-21)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
+                <w:t xml:space="preserve">High-mountain groundwater quality affected by natural acid drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
+                <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
+                <w:t xml:space="preserve">Santiago Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Vanessa Treskow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
+                <w:t xml:space="preserve">Ismael Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 656, pp.133021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316112v1</w:t>
+                <w:t xml:space="preserve">hal-04978504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-mountain groundwater quality affected by natural acid drainage</w:t>
+                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Taucare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Treskow</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Casado</w:t>
+                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 656, pp.133021. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978504v1</w:t>
+                <w:t xml:space="preserve">hal-05316112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alarming state of Central Chile's groundwater resources: A paradigmatic case of a lasting overexploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Near-Surface Complementary Geophysical Techniques for the Study of Ancient Archaeological Areas in the Atacama Desert (Pampa Iluga, Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Gallegos-Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Menanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective reactivation of inherited fault zones driven by stress field changes: Insights from structural and paleostress analysis of the Pocuro Fault Zone, Southern Central Andes (32.8°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Roquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,64 +772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering groundwater flow-paths in fault-controlled semiarid mountain front zones (Central Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,347 +887,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table variations in Atacama Desert alluvial fans: discussion of “Evidence of short-term groundwater recharge signal propagation from the Andes to the central Atacama Desert: a singular spectrum analysis approach” *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring the shallow geothermal resources in the Chilean Southern Volcanic Zone: Insight from the Liquiñe thermal springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Taucare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.106611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2020.106611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908358v1</w:t>
+                <w:t xml:space="preserve">hal-03903821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shallow geothermal resources in the Chilean Southern Volcanic Zone: Insight from the Liquiñe thermal springs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water table variations in Atacama Desert alluvial fans: discussion of “Evidence of short-term groundwater recharge signal propagation from the Andes to the central Atacama Desert: a singular spectrum analysis approach” *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lictevout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218, pp.106611. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (9), pp.1606-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2020.106611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903821v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater resources and recharge processes in the Western Andean Front of Central Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vallejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,64 +1287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity of fractures and groundwater flows analyses into the Western Andean Front by means of a topological approach (Aconcagua Basin, Central Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Taucare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,90 +1421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the conceptual model of the Pampa del Tamarugal Aquifer: Implications for Central Depression water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,77 +1551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,103 +1685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study for the assessment of the geometry, boundaries and preferential recharge zones of an overexploited aquifer in the Atacama Desert (Pampa del Tamarugal, Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.366-383. </w:t>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Treskow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Casado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gallegos-Poch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Menanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mandakovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09750-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Roquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez-Estay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103914" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aravena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vallejos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Treskow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Casado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gallegos-Poch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Menanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mandakovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-022-09750-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Roquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez-Estay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103914" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aravena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vallejos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628392v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>