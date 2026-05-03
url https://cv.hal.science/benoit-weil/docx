--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Weil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5092-009X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031212522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair of Bauhaus for Transitions (2024-2028)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair DTMI (Design Theory and Methods for Innovation) (2009-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the Engineering Design curriculum of Mines PSL University (with Pascal Le Masson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push innovation beyond serendipity: The case of a digital platform making Earth Observation data fit into multiple use contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.102992. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.102992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos LA « GESTION » À L’EPOQUE ROMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/aca0000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: SMEs’ trajectories in university-industry collaborative research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubility as a goal: Joint U-I labs for sustaining paradoxes towards Pasteur-like research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting Academy of Management conference (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Philadelphie (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impacts of non-verbal devices on idea generation: a new challenge for creative leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsavoe, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing industry ecosystems for the future : insights from French National Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.272, 2009, 978-2-7117-6931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Weil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5092-009X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031212522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair of Bauhaus for Transitions (2024-2028)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair DTMI (Design Theory and Methods for Innovation) (2009-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the Engineering Design curriculum of Mines PSL University (with Pascal Le Masson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.930-951. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push innovation beyond serendipity: The case of a digital platform making Earth Observation data fit into multiple use contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.102992. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.102992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos LA « GESTION » À L’EPOQUE ROMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/aca0000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: SMEs’ trajectories in university-industry collaborative research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubility as a goal: Joint U-I labs for sustaining paradoxes towards Pasteur-like research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting Academy of Management conference (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Philadelphie (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impacts of non-verbal devices on idea generation: a new challenge for creative leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsavoe, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing industry ecosystems for the future : insights from French National Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.272, 2009, 978-2-7117-6931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC68EED0"/>
+    <w:nsid w:val="153F1D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-weil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031212522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.102992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804998v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-weil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031212522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.102992" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>