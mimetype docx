--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Weil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5092-009X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031212522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair of Bauhaus for Transitions (2024-2028)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair DTMI (Design Theory and Methods for Innovation) (2009-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the Engineering Design curriculum of Mines PSL University (with Pascal Le Masson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.930-951. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push innovation beyond serendipity: The case of a digital platform making Earth Observation data fit into multiple use contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.102992. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.102992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos LA « GESTION » À L’EPOQUE ROMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/aca0000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: SMEs’ trajectories in university-industry collaborative research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubility as a goal: Joint U-I labs for sustaining paradoxes towards Pasteur-like research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting Academy of Management conference (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Philadelphie (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impacts of non-verbal devices on idea generation: a new challenge for creative leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsavoe, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing industry ecosystems for the future : insights from French National Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.272, 2009, 978-2-7117-6931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Weil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benoit-weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5092-009X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031212522</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at Mines Paris - PSL University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair of Bauhaus for Transitions (2024-2028)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chair DTMI (Design Theory and Methods for Innovation) (2009-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Head of the Engineering Design curriculum of Mines PSL University (with Pascal Le Masson)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design creativity for transitions: C-K/Topos, an advanced design theory for creative preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12, pp.e6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2025.10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are generative design algorithms truly generative? Comparing two genetic algorithms by the degrees of freedom they offer designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00465-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Data Management in Innovation: Organizing to Leverage Data Through Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (4), pp.870-890. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic or applied research in university–industry collaborations? An analysis of research orientations in knowledge creation partnerships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (4), pp.930-951. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Perspectives: Enhancing Generative Artificial Intelligence's Creativity, by Humans, With Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push innovation beyond serendipity: The case of a digital platform making Earth Observation data fit into multiple use contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132, pp.102992. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2024.102992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Discovery–Invention in Corporate R&amp;D: Lessons from the CRISPR Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00441-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting fixation bias in creative idea generation: Evidence from design novices and experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim De Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2024.2424620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model design in data science: engineering design to uncover design processes and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-024-00442-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">That was fun, now what?: Modelizing knowledge dynamics to explain co-design's shortcomings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.destud.2024.101274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera heuristics: Generative rational heuristics for the unknown from design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special issue on Expanding the boundaries of rationality, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data as an exploration trigger or problem-solving patch: Design and integration of AI-embedded systems in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.102763. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2023.102763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading to overcome heterogeneous fixations: designing to limit the impact of the rejection of creative ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2023.2288130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career academic engagement in university–industry collaborative PhDs: Research orientation and project performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (9), pp.104856. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2023.104856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation as a design process: understanding how experts develop ideas and manage fixations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Netz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e9. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des relations science – industrie au travers de la notion de couplage : vers un modele a double-impact simultané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 216-217 (1), pp.256-287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.216.0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory to better target public health priorities: An application to Lyme disease in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.980086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts d’une souveraineté conceptive - penser, enseigner et organiser la conception collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Phaïstos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ephaistos.10473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design for Novelty Anchoring Into Multiple Socio-Technical Systems in Transitions: The Case of Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2022.3184248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design on the shop floor of the Saint-Nazaire Airbus factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00380-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: A study in the oil & gas industry through dynamic patent analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.120782. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Bouhours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises sanitaires et contributions industrielles à la recherche scientifique : le cas des coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sternberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 299, pp.11 - 29. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHAT IS GENERATIVE IN GENERATIVE DESIGN TOOLS? UNCOVERING TOPOLOGICAL GENERATIVITY WITH A C-K MODEL OF EVOLUTIONARY ALGORITHMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La destruction créatrice en débat - les enseignements des sciences de gestion sur la génération de transitions créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of digital platforms: Conditions of platform overthrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRANSFORMING DATA INTO ADDED-VALUE INFORMATION: THE DESIGN OF SCIENTIFIC MEASUREMENT MODELS THROUGH THE LENS OF DESIGN THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.3239-3248. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert et le politique face à l'inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 763, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reliability engineering in product development based on design theory: the case of FMEA in the semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (309–329), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-021-00360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la théorie de la conception à la gestion de crise : l'exemple d'une war room créative et activatrice face à la Covid19 N° spécial RFG COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 293, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Innovative Management for Cultivated Biodiversity: Lessons from a Pioneering Collaboration between French Farmers, Facilitators and Researchers around Participatory Bread Wheat Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa E. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bosshardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Malicet-Chebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle van Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12020605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyse de régimes d’invention dans le droit du brevet américain (1790-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.42-77. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la création de connaissance pour l’innovation de rupture: Des communautés aux sociétés proto-épistémiques d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (3), pp.35-60. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la rupture continue dans un écosystème industriel : la loi de Moore comme patrimoine de création collective dans l’industrie des semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1), pp.152-166. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPING THE UNKNOWN WITH VIRTUAL UNIVERSES-THE NEW FUEL FOR INNOVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Innovation Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative heritage: Overcoming tensions between innovation and tradition in the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régimes de création d’expertise : innovation et gouvernance de l’expertise dans les organisations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°98 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.098.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise de l’inconnu : les chemins d’une création non destructrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (98), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden feat behind development cost escalation - how engineering design enables functional expansion in the aerospace industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design in factory: new methods to go from closed to expandable prescriptions at the shop floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1165-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Improving the Coverage of a Strategic Research Agenda: A Design Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rémondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19, 1 (1), pp.2785-2794. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design Within Tradition - Injecting Topos Structures in C-K Theory to Model Culinary Creation Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1543-1552. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the picture? How incompatible knowledge and distant visual stimuli may foster idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Law of Functional Expansion - Eliciting the Dynamics of Consumer Goods Innovation with Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1015-1024. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie C-K-Fondements et implications d'une théorie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING DECISIONS IN THE UNKNOWN: TOWARDS A GENERATIVE DECISION MODEL FOR MANAGEMENT SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos LA « GESTION » À L’EPOQUE ROMAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/aca0000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d’un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.131.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: An EEG study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending lab results to advices for leadership facilitating creativity in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Evolutionary Theory of Household Consumption Behavior in the case of Novelty – Product characteristics approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00191-017-0521-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we manage the process of inventing? Designing for patentability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0245-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative action and preference reversal in exploratory project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Experiments in an organizational context, 1 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23726/cij.2017.539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using innovation contests to promote the development of generic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.152-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (6), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir l’innovation contemporaine : théorie de la conception et métabolisme des nouveaux collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayol, Guillaume, Chevenard - la Science, l'Industrie et l'exploration de l'inconnu : logique et gouvernance d'une recherche conceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theory at Bauhaus: teaching 'splitting' knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.91 - 115. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-015-0206-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling versus Designing: Organizing for the Design of the Probability Space in the Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.464-483. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the specificities of CAD tools for industrial design with design theory – style models for generic singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21650349.2016.1190301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing techniques for systemic impact: lessons from C-K theory and matroid structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, p. 275-298. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing with sketches: the generative effects of knowledge preordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsj.2016.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Project Management Meets Design Theory: Revisiting the Manhattan and Polaris Projects to Characterize ‘Radical Innovation’ and its Managerial Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SPECIAL EURAM 2014, 25 (3), pp.378 - 395. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing radical innovation as an innovative design process: generative constraints and cumulative sets of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.373-390. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portfolio management in double unknown situations: technological platformsand the role of cross-application managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.DOI: 10.1111/caim.12121. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innovative design can contribute to Chemical and Process Engineering development? Opening new innovation paths by applying the C–K method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Osman Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Creative Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steepest-first exploration with learning-based path evaluation: uncovering the design strategy of parameter analysis with C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (4), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-014-0182-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Constraints Creatively: How New Design Software Helps Solve the Dilemma of Originality and Feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10.1111/caim.12082. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caim.12082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment développer des technologies génériques au CEA – apports d'une approche par les théories et méthodes de la conception contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of design: lessons from C-K design theory and Forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0144-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories as languages for the unknown: insights from the German roots of systematic design (1840-1960).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.105-126. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-012-0140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty : Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why aren't they locked in waiting games? Unlocking rules and the ecology of concepts in the semiconductor industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.617-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Absorptive Capacity with a Design Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1/2), pp.10-44. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKMS.2012.051939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting Games: innovation impasses in situations of high uncertainty.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (6), pp.543-548. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching innovative design reasoning: How concept-knowledge theory can help overcome fixation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (1), pp.77-92. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S089006041000048X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Creativity issues and Design Theories: a new perspective for Design Management Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.217-237. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00613.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la R&D : genèse des théories de la conception réglée en Allemagne (1840-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.11-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception innovante comme mode d'extension et de régénération de la conception réglée : les expériences oubliées aux origines des bureaux d'études.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.51-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les outils du Bureau d'Etudes : Dassault Systèmes une firme innovante au service des concepteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fridenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.150-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intrapreneuriat, compétence ou symptôme ? Vers de nouvelles organisations de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (195), pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another look on product diversity: some new propositions to design profitable product ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.4-21. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2008.018765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et variété : comment sortir de l’embarras du choix ? Leçons du cas de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48, pp.59-73. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.048.59.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: SMEs’ trajectories in university-industry collaborative research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Kristiansand, Norvège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolubility as a goal: Joint U-I labs for sustaining paradoxes towards Pasteur-like research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th Annual Meeting Academy of Management conference (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Philadelphie (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From one-off collaboration to embedded practices: Accounting for diversity in Small and Medium Enterprises’ university–industry collaborative research trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lagasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation (OI) Festschrift conference in Honor of Henry Chesbrough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas : joint U-I labs as a collective way to create open innovation in science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Innovation in Science (OIS) Research Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unique feature of designing with Digital Twin uncovered by Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (TX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s’engage et comment ? Les thèses CIFREs, terrain d’exploration de l’engagement industriel envers la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de la low-tech : une nouvelle forme de diffusion par expansion de l'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées du GT Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Oct 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for transforming: design theory-based training for managing the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2025 (ICED'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des anomalies à la valeur : vers un nouveau régime d’action pour générer de la valeur à partir des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème de Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of dilemmas: joint U-I labs as a collective way to create and maintain Simultaneous Discovery-Invention (SDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À vos thèses, prêts, publiez !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Engineering Design Costs to Meet Environmental Regulations: The Case of Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training as an affordable and powerful lever to stimulate the evolution dynamics of a newly designed technology platform at the frontier between academia and industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Leyli-Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Engineering Design (ICED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2025.10337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the hidden cognitive mechanisms for generative co-design: a CK based sensemaking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design for Destination Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking engineering expertise frozen by grand challenges: dealing with transitions' unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy Of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2025.253bp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap: Industrial PhD supervisors as hidden architects of collaborative value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge management to data management in innovation: organizing to leverage data through anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching perspectives on generative artificial intelligence: a design view for humans-generative AI co-creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is generative in generative artificial intelligence? A design-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Computing and Cognition'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital convergence in ‘weak orchestration’ position: the management of Common Lock Quick Learning (CLQL) projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards platform-based co-design: reconciling contextualization and the design of genericity through retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magnusson, Mats; Engwall, Mats, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Platform-Based Co-Design: Reconciling Contextualization and the Design of Genericity Through Retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Terfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc-Benon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE GRSS, Jul 2024, Athens, France. pp.892-896, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Collective Dynamics: A Case Study on Science-Industry Collaborations through CNRS Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Improve Unknown Identification and Design Efforts for Environmental Transition: A Case Study in the Packaging Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Deshoulières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Conference - Design 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Cavtat, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation to renovate complex systems for transitions: organizing for innovative validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Pareto Fronts meet the splitting condition? Comparing two generative design algorithms based on the variety of design parameters combinations they generate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.827-836, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-push projects and their unique feature: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sorrento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique feature of data-pushed projects: managing with anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-pushed projects: the role of anomalies to build design processes for subsequent exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2023 (ICED'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does The Factory’s Suggestion Box Reveal? An analysis of the design capabilities of a train maintenance center from its idea management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Veslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Design Science Research in Information Systems and Technology ( DESRIST 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Pretoria, South Africa. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32808-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renovating engineering departements' creation heritage to meet contemporary challenges: frugal validation patterns and constructive proof logics for new engineering rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the generative power of a scientific and industrial ecosystem: the case of the SystemX Institute for Technological Research (IRT), a &amp;quot;double impact Research and Technology Organization (RTO)&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Jibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la génération d'idées : expérimenter un leader défixateur en cas de fixations hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des Innovation-patterns de la conception automobile pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are big data a radical innovation trigger or a problem-solving patch? The case of AI implementation by automotive incumbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching engineering students how to design a Proof-Of-Concept: a way to experience the value of reflexive practices for engineers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Lafkihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l’innovation aujourd’hui : Gérer l’inconnu – théorie de la conception et innovation en chirurgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones et Européennes de Formation en Chirurgie Thoracique, Cardio-Vasculaire, structurelle et endo-vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobel laurates and the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de découvertes – inventions dans la recherche industrielle : aux origines de CRISPR-Cas9 dans l’industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégie (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of creative heritage for industry: designing new rules while preserving the present system of rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.141 - 150, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPANDING USAGES OF EARTH OBSERVATION DATA: A CO-DESIGN APPROACH TO GROW AN ECOSYSTEM OF EFFICIENT SERVICE DESIGNERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKET-PULL OR RESEARCH PUSH? EFFECTS OF RESEARCH ORIENTATIONS ON UNIVERSITY-INDUSTRY COLLABORATIVE PH.D. PROJECTS' PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEADING IN THE UNKNOWN: MODELLING AND EXPERIMENTING DEFIXATING LEADERS OVERCOMING HETEROGENEOUS FIXATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to get the Nobel Prize: the role of the industry in the emergence of new scientific breakthroughs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Design Theory to Crisis Management: a “Creative and Activating War Room” in the Face of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the generativity of data to support the dynamics of multiple ecosystems: the case of Earth-observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiating a dialog between design sciences and ecology to unveil the conditions of social-ecological systems’ resilience, ICED conference-Design theory, generativity in artificial systems, generativity in bio-ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of “experts of the unknown” – Learnings from Renault and SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management Conference (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the emergence of unknown domains of expertise in established firms: learnings from Renault's collaboration with industrial management scholars since the 1950's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and exploitation of new design paths by breakthrough innovation experts in a generative design partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of knowledge search practices on the originality of inventions: a study in the oil & gas industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Conference (AoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation design application to research. Illustration with Lyme diseases and antimicrobial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative problem solving in health sciences - Seminar Series.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland. pp.59 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORING PRACTICES IN UNIVERSITY - INDUSTRY COLLABORATIONS: THE CASE OF COLLABORATIVE DOCTORAL PROGRAM IN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventions and Scientific Discoveries: Impact of Designers’ Collaborations on Creativity. An Analysis Towards Fixation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.159-168, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling market to commercialize innovation: how the forgotten historical figure of salesman helps us learn on how firms design market models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-inventing corporate innovation through incubation. The VINCI Leonard case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bouffaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating value from data in an ecosystem: building and expanding relationships between data and seemingly distant usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Distinctive Capacity': Managing the invention process by managing the prior art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MANAGEMENT NEEDS FOR AN INNOVATIVE DESIGN APPROACH AT THE SHOP FLOOR LEVEL: THE CASE OF THE AIRBUS' SAINT- NAZAIRE FACTORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to enhance the profitability of your project portfolio – by reducing uncertainty or exploring the unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de la conception et formation au management de l’innovation : variété des expériences et des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Denis-Rémis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque In-Situ : Mieux apprendre à innover ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of participating in user-driven research projects on scholar's academic performances: a model through C-K design theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING THE MANAGEMENT OF TECHNOLOGY-PUSH SITUATIONS BY MAXIMIZING DISCOVERY AND INHIBITING SCREENING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Innovation and Product Development Management Conference (IPDMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a Generative Knowledge Heritage. How Creative Individuals Foster Innovation by Transferring their Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting inspiration or creating inspiration? The role of knowledge structures in idea generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2018 - International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21278/idc.2018.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'analyse des modèles de l'invention dans le droit de la propriété intellectuelle permet de caractériser des régimes de conception et des stratégies d'organisation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipten Valibhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Innovation AIMS "Communautés, écosystèmes et innovation",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Heritage: Driving Generativity through Knowledge Structures in Creative Industries. Lessons from Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaborative knowledge creation for radical innovation: Beyond epistemic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management: How to Make Heritage a Wellspring of Creation in Luxury Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Araud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25TH IPDMC: INNOVATION AND PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupe Tiques et Maladies à Tiques (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps, Saint-Genes-Champanelle, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Overthrow: uncovering the critical role of functional extension and generic technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Learning Curves In The Unknown: From ‘Learning By Doing’ To ‘Learning By Designing’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organisational ambidexterity kill innovation? A case for non-expected utility decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM - European Academy of Management - 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjyavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING THE MISSING LINK BETWEEN SCIENCE AND INDUSTRY: ORGANIZING PARTNERSHIP BASED ON DUAL GENERATIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Klasing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Aknin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision design and re-ordering preferences: the case of an exploration project in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading in the Unknown with Imperfect Knowledge: Situational Creative Leadership Strategies for Ideation Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Innovation and Product Development Management (IPDM) Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Business Model Innovation so poorly innovative ? Uncovering the critical role of collaborative design in Business Model Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reyjkivick, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Knowledge Management and new models of luxury: formal approaches and organization,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Paris Workshop of the Design Theory SIG of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Innovante en Génie de Procédés: Apprentissages de la Haute Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carvajal Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE AND FALL OF PLATFORMS: SYSTEMATIC ANALYSIS OF PLATFORM DYNAMICS THANKS TO AXIOMATIC DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference On Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Staff Management for Radical Innovation in Science-based Organizations: a New Framework Based on Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University, Jul 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-oriented manufacturing: the case of Failure Mode and Effect Analysis (FMEA) in semiconductor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Design Theory, Special Interest Group of the Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How smart products with built in flexibility empower users to self - design the use: A theoretical framework for use generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Open and User Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Business School, 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the generative power of an organisational routine with design theories: the case of design thinking in a large firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Le Glatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIM Community Workshop - 25th Anniversary of the Creativity and Innovation Management journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creativity and Innovation Management journal, Oct 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : initier un processus collectif de conception pour la gestion durable d'un agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theory and the logic of generativity: from optimization to design, a new post-decisional paradigm in management science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biens communs aux inconnus communs : stimuler l’innovation collective pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Etienne, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FMEA as a problem solving method to a design-oriented process: Toward a design perspective of FMEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Design Conference (DESIGN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smart Products with Built in Flexibility Empower Users to Self -Design Their Uses? A Theoretical Framework for Use Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Benade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisziplinäre Konferenz zur Zukunft der Wertschöpfung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-oriented versus Novelty-oriented Leadership Instructions: Cognitive Effect on Creative Ideation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC'16 (Design Computing &amp; Cognition 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01301511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et compétition entre plateformes technologiques : vers une stratégie basée sur la pervasivité des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Technology C-K in Environment C-K to overcome design fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design ICED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engage engineers as designers to generate new meanings in concept generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the impacts of non-verbal devices on idea generation: a new challenge for creative leaders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsavoe, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystems as ecological funds: a condition for innovative design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Interest Group of the Design Society., Jan 2015, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic technique and the dynamics of technologies: using matroid and design theory to design techniques with systemic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing Innovation: probing Technology Readiness Levels with a design framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIG Innovation EURAM. In-between event Innovation Theory and the (re)foundations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the generative effects of sketches with design theory: sketching to foster knowledge reordering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Camarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A NEW FORM OF IDEAS CONTESTS IN HIGH-TECH ENVIRONMENT: DESIGN COMMUNITY BUILDING IN DOUBLE UNKNOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting or killing the technological platform design? Towards new contingent criteria for strategies selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE R&amp;D MANAGEMENT CONFERENCE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative field exploration and Associated patent portfolio design models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing generic technologies in Energy Research: learning from two CEA technologies for double unknown management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Measurement of contemporary innovation: A characteristic-based innovation output indicator and its application in different industrial sectors. Doctoral Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7TH DOCTORAL SEMINAR ON PRODUCT DEVELOPMENT MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design fosters change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convince me or commit me? Avoid the cognitive trap induced by Non-Human Actors in early stages of NPD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference, Limerick : Irlande (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Role of Collective Imaginary in the Dynamics of Expectations: The Space Industry Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to characterize various forms of breakthrough R&D projects and their management: revisiting Manhattan & Polaris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management - EURAM 2014, Valencia : Espagne (2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From organizing for innovation to innovating for organization: how co-design brings about change in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cohendet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From New Product Development (NPD) to New Design Process (NDP)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.IPDM 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How design theories enable the design of generic technologies: Notion of generic concept and genericity improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Engineering Design (ICED13), Design for Harmonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea. pp.011-020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Models and Decisions: Situating Design through generative functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching at Bauhaus: improving design capacities of creative people? From modular to generic creativity in design-driven innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Academy of Design Conference: Crafting the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry-Wide Technology Road Mapping in Double Unknown - The Case of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metric to characterize major innovation sequences and its application in three industrial sectors: from random emergence to waterfall phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza El Qaoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aytunç Ün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IPDM 2013, Paris : France (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING PARAMETER ANALYSIS DESIGN MOVES WITH C-K THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness: a comparative experiment on the use of new design software at the design-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing whether major innovation capabilities are systemic design capabilities: analyzing rule-renewal design capabilities in a case-control study of historical new business developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Academy of Management, EURAM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the dilemma between robustness and generativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom. pp.IPDM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management strategies in a highly uncertain environment: undesrtanding the role of common unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform emergence in double unknown: Common challenge strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling and controlling third-party developers: a study of Apple's iPhone app design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity for radical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Technology Management Conference, ITMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Jose, United States. pp.Article number 5996032, Pages 601-614, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITMC.2011.5996032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative disruptive innovation success : The critical role of domain-challenging common meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingi Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management (IPDM) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced R&D for prepositioning strategies: the economics of platform shift in high technological velocity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Felk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing industry ecosystems for the future : insights from French National Space Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Product Development Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Novelty-Driven Industrial Dynamics with Design Functions: understanding the role of learning from the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Schumpeter Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denmark. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et industrie à l’aune du double impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. 2024, 9782385425944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Theory - Methods and Organization for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 978-3-319-50276-2. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, Méthodes et Organisations de la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-35671-151-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management of Design and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.476, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.272, 2009, 978-2-7117-6931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès;Lavoisier, pp.470, 2006, 2-7462-1366-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne-France 1830-1930: agir pour une souveraineté conceptive - penser, enseigner et organiser la conception collective dans les formations des ingénieurs et designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrie, développement et souveraineté XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-11-162117-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer de nouvelles formes d’action collective grâce à la théorie de la conception - quelles puissances génératives pour les transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’agir moderne. Rationalités créatives, entreprises responsables et périls commus. Autour des travaux d’Armand Hatchuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ESKA, pp.131-150, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design science for organizational change: how design theory uncovers and shapes generativity logics in organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Gilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.327-354, 2023, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800378520.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, l' expert et le politique face à l'inconnu : deux responsabilités à repenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Dumez, Benjamin Loveluck, et Alexandre Mallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover en temps de crise Réactions et adaptations face à la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving The Paradox Of Constraints In Creativity: Uncovering The Conditions Of Constraint Generativity With C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradox of constraints in creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABDUCTION AND DESIGN THEORY: DISENTANGLING THE TWO NOTIONS TO UNBOUND GENERATIVITY IN SCIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehud Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Abductive Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et recherche scientifique : enjeux d’une responsabilité conceptive collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises, Responsabilités et Civilisations. Vers un nouveau cycle du développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Procedures of Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Vajna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burchardt C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and Holistic Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-80, 2020, 978-3-030-19357-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die C-K-Konstruktionstheorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design Engineering - Interdisciplinary and holistic product development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design theories, creativity and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to Innovation and Knowledge Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K theory: modelling creative thinking and its impact on research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Darbellay, Zoe Moody, Todd Lubart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169-183, 2017, Creativity in the Twenty First Century, 978-981-10-7523-0. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-K THEORY : MODELLING CREATIVE THINKING AND ITS IMPACT ON RESEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity, Design Thinking and Interdisciplinarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tools, technology, and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2016, 978-3-319-19448-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective for risk management: a study of the design of generic technology with a matroid model in C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principia Designae － Pre-Design, Design, and Post-Design - Social Motive for the Highly Advanced Technological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-4-431-54403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple forms of applications and impacts of a design theory -ten years of industrial applications of C-K theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akin Kazakçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Design Research on Industrial Practice - Tolls, Technology and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19449-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01200460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication de la conception par les entreprises industrielles : l'invention des bureaux d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux régimes de la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer l'entreprise : la gestion collégiale des inconnus communs non appropriables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise, point aveugle du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Emergence in Double Unknown (Technology, Markets): Common Unknown Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kokshagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cogez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cetindamar, D.; Daim, T.; Beyhan, B.; Basoglu, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Planning Decisions in the High Tech Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.259, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the design of platforms: collaborating in the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platforms, Market and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.273-305, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche ou Innovation ? Avec les thèses Cifre, plus besoin de choisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’inspirer du Bauhaus, une école de design pionnière, pour gérer la transition verte.” The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating numerous changes at a fast rhythm in an Industry 4.0 system: A strategy to control known and unknown parameters in an Industry 4.0 ramp-up combining expertise and data—The STMicroelectronics case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorine Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et performances des thèses Cifre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT - Association Nationale Recherche Technologie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Duroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovation Maker Alliance. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de conception innovante appliquée au cas de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Un</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHEAFIFICATION AS A DESIGN TECHNIQUE FOR CREATIVE PRESERVATION – PRINCIPLES, ILLUSTRATIONS, AND FIRST APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Hatchuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.3165-3174, 2023, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconnu et dynamiques de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting games: innovation impasses in situations of high uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (6), pp.543-630, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.693661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la recherche peut-elle (à nouveau) contribuer au développement socio-économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="153F1D2B"/>
+    <w:nsid w:val="751E1C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-weil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031212522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.102992" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-weil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-009X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031212522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal-Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Harl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Jibet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2025.10045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05492519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Nicoletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00465-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plantec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barbier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Ben Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2024.102992" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04790692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12653" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00441-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-024-00442-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04766566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2024.101274" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gilain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Deval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2023.2288130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2023.104856" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sukhov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Netz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2023.7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838586v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Un" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.980086" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03918329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3184248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Levillain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00380-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03512194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sternberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00561" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03398565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03418896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.585" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hubac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-021-00360-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03196466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02445107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bosshardt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Malicet-Chebbah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle van Frank" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12020605" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03023031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipten Valibhay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00420" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cogez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0152" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042503v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daloz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Johnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03022919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carvajal P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Araud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaperon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.098.0005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02297284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle R&#233;mondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.285" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291544v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.160" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02440138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza El Qaoumi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.107" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01788961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Le Glatin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12289" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01972113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863647v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.131.0007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.481" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytun&#231; &#220;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-017-0521-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481889v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kokshagina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0245-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2017.539" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481058v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-015-0206-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12178" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VM3C27ST-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Arrighi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Kazak&#231;i" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2016.1190301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0241-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2016.13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12164" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8WVJSJR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12135" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.05.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B0N85C9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01070428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Kroll" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-014-0182-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083248v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Popiolek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0144-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870336v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-012-0140-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BA01894A57A4E389D7AE8A87F5EECC95BAD9950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.693661" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Felk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2012.051939" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127540v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S089006041000048X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-M7SC79QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00613.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696935v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448664v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00450994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2008.018765" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.048.59.73" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lagasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572603v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05545066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954871v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ratier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mercat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053768v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Boisseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Azoulay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deshouli&#232;res" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cogez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Balan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10337" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05001215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Terfous" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05322180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167200v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.253bp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996286v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04538337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04693506v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642528" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04577318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laousse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.83" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04274791v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04080267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bourlier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Veslin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32808-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074841v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03701434v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745176v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727359v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Lafkihi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jobin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705885v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03727323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406761v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.15" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356299v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03394725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278662v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224939v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356310v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264373v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324548v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484707v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02613665v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152927v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.19" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321457v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321451v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bouffaron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02095624v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165721v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02168040v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768771v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828023v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0196" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01904734v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768779v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788542v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01900961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619988v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Klasing Chen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529620v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501808v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646296v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630672v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01291190v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261185v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Benade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367471v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481881v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694178v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01281867v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hubac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01425828v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301511v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140915v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148387v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804998v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795542v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154149v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975749v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00975745v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00987214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082883v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00981108v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cohendet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010134v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485082v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485144v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Reich" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903440v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00920984v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903606v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825294v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734100v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734111v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690228v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660168v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITMC.2011.5996032" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00690226v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696978v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884620v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01481877v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50277-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083251v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830126v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830210v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04885174v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05494791v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244823v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00027" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805143v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805112v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03609911v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03053964v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Vajna" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burchardt C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042510v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03042533v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619983v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701853v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_11" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01619990v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184426v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01200460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19449-3_12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485031v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083252v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00903875v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00696949v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884705v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807895v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03805159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Duroch" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04244787v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.317" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794445v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884641v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>