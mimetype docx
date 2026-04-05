--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -392,524 +392,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
+                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.7264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625128v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
+                <w:t xml:space="preserve">halshs-03236845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.7264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03236845v1</w:t>
+                <w:t xml:space="preserve">halshs-03625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’évolution de l’architecture de Takamatsu Shin et le passage à l’ère Heisei : continuité ou fluctuation ? »</w:t>
+                <w:t xml:space="preserve">The Evolution of the Architecture of Takamatsu Shin and the Transition to the Heisei Era: Continuity or Fluctuation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 57, p. 147-211</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 57, pp.147-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.5077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625125v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">The Evolution of the Architecture of Takamatsu Shin and the Transition to the Heisei Era: Continuity or Fluctuation?</w:t>
+                <w:t xml:space="preserve">halshs-03135141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évolution de l’architecture de Takamatsu Shin et le passage à l’ère Heisei : continuité ou fluctuation ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 57, pp.147-211. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 57, p. 147-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebisu.5077⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03625125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to « Beyond the City: New Urban Definitions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kultur : revista interdisciplinària sobre la cultura de la ciutat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.19-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’utopie de la ville métaboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.18-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332969v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02446435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese or not? How do Modern Architects make Japanese Architecture</w:t>
               </w:r>
@@ -1169,165 +1169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les secrets du pavillon de thé, d’hier et d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Architectures secrètes – Arquitecturas secretas, 28, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katsura rikyû to sono teien: 1930 nen dai ni okeru Nihon kenchiku no kindaisei no hakken&amp;quot; 桂離宮とその庭園: 1930 年代における日本建築の近代性の発見</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hikaku Nihongaku kyôiku kenkyû sentâ kenkyû nenpô</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 7, p. 95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02564409v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02332933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les secrets du pavillon de thé, d'hier et d'aujourd'hui</w:t>
               </w:r>
@@ -3444,633 +3444,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandō, le chemin de prière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.393-394, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shōmensei, la frontalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.452-453, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroba, la place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.175-176, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un nouveau Centre à Kyoto : chronique du chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle d’histoire : l’École française d’Extrême-Orient au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française d'Extrême-Orient; Magellan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michi, la voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.326-328, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hiroba, la place</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots et les discours sur la monumentalité japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Jacquet; Masatsugu Nishida; Philippe Bonnin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs et notions de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses polytechniques et universitaires romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-189, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keidai, l'enceinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.175-176, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.240-242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mots et les discours sur la monumentalité japonaise</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la spatialité japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Jacquet; Masatsugu Nishida; Philippe Bonnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs et notions de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses polytechniques et universitaires romandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-189, 2014</w:t>
+              <w:t xml:space="preserve">, pp.17-26, 2014, Dispositifs et notions de la spatialité japonaise, 9782889150472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328954v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-02328939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa Katsura et ses jardins : l’invention d’une modernité japonaise dans les années 1930</w:t>
               </w:r>
@@ -4295,298 +4295,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction (From the Things Themselves: Architecture and Phenomenology)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoît Jacquet; Vincent Giraud. </w:t>
+              <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Things Themselves: Architecture and Phenomenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02335774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction to Japan-ness? Katsura Villa as a Discursive Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermott Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM THE THINGS THEMSELVES : Architecture and Phenomenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02335789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (From the Things Themselves: Architecture and Phenomenology)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
+              <w:t xml:space="preserve">Benoît Jacquet; Vincent Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Things Themselves: Architecture and Phenomenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoto University Press; Silkworm Books; EFEO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-4-87698-235-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02335774v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sejima Kazuyo et Nishizawa Ryūe</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>