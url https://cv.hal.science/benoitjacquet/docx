--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -392,389 +392,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
+                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.7264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625128v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03236845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of the Architecture of Takamatsu Shin and the Transition to the Heisei Era: Continuity or Fluctuation?</w:t>
+                <w:t xml:space="preserve">« L’évolution de l’architecture de Takamatsu Shin et le passage à l’ère Heisei : continuité ou fluctuation ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 57, pp.147-211. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 57, p. 147-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« L’évolution de l’architecture de Takamatsu Shin et le passage à l’ère Heisei : continuité ou fluctuation ? »</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolution of the Architecture of Takamatsu Shin and the Transition to the Heisei Era: Continuity or Fluctuation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 57, p. 147-211</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 57, pp.147-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.5077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625125v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’utopie de la ville métaboliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to « Beyond the City: New Urban Definitions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -790,314 +859,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kultur : revista interdisciplinària sobre la cultura de la ciutat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02446435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dans l’utopie de la ville métaboliste</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itō Chūta et son Étude architecturale du Hōryūji (1893): comment et pourquoi intégrer l’architecture japonaise dans une histoire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.18-25</w:t>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.89-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese or not? How do Modern Architects make Japanese Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv Weltmuseum Wien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.196-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Itō Chūta et son Étude architecturale du Hōryūji (1893): comment et pourquoi intégrer l’architecture japonaise dans une histoire mondiale</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itô Chûta et son Étude architecturale du Hôryûji (1893): comment et pourquoi intégrer l'architecture japonaise dans une histoire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52 (1), pp.89-115</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1376,165 +1376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principles of Latent Monumentality in Tange Kenzō’s Concepts of Tradition and Creation. A Study of the Formation of Tange Kenzō’s Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of architecture and planning -Nihon Kenchiku Gakkai keikakukei ronbunshū</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 601, pp.211-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Influence of Milieu in the Residential Architecture of Shinohara Kazuo. A Study of Architectural Discourse and spatial conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Architecture and Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1), pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332866v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02332858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Monumentality in the Environmental Tradition: A Study of Maekawa Kunio and Tange Kenzō’s Architectural Discourses</w:t>
               </w:r>
@@ -3212,865 +3212,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Things to Come: What contemporary Japanese architecture should be like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hosei University International Japanese Studies Institute. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">「日本意識」の未来 : グローバリゼーションと「日本意識」 Nihon ishiki” no mirai : gurōbarizēshon to “Nihon ishiki The future of “Japanese Idendity”: “Japanese idendity” and globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-216, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du chemin à la place: les traces de la spatialité traditionnelle dans la ville japonaise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures et villes de l’Asie contemporaine. Héritages et projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.77-102, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chemin à la place : les traces de la spatialité traditionnelle dans la ville japonaise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Lancret; Corinne Tiry-Ono. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine. Héritages et projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-101, 2015, 978-2-8047-0158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mardaga</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01667091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandō, le chemin de prière</w:t>
+                <w:t xml:space="preserve">Michi, la voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.393-394, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.326-328, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02328939v1</w:t>
+                <w:t xml:space="preserve">halshs-02328934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shōmensei, la frontalité</w:t>
+                <w:t xml:space="preserve">Un nouveau Centre à Kyoto : chronique du chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’histoire : l’École française d’Extrême-Orient au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient; Magellan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroba, la place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.452-453, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.175-176, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hiroba, la place</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots et les discours sur la monumentalité japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Jacquet; Masatsugu Nishida; Philippe Bonnin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs et notions de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses polytechniques et universitaires romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-189, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keidai, l'enceinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.175-176, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.240-242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la spatialité japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Jacquet; Masatsugu Nishida; Philippe Bonnin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle d’histoire : l’École française d’Extrême-Orient au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française d'Extrême-Orient; Magellan, 2014</w:t>
+              <w:t xml:space="preserve">Dispositifs et notions de la spatialité japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses polytechniques et universitaires romandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-26, 2014, Dispositifs et notions de la spatialité japonaise, 9782889150472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michi, la voie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandō, le chemin de prière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.326-328, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.393-394, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Keidai, l'enceinte</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shōmensei, la frontalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.240-242, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.452-453, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-02328954v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02328943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa Katsura et ses jardins : l’invention d’une modernité japonaise dans les années 1930</w:t>
               </w:r>
@@ -4295,298 +4295,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Reduction to Japan-ness? Katsura Villa as a Discursive Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermott Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FROM THE THINGS THEMSELVES : Architecture and Phenomenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02335789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (From the Things Themselves: Architecture and Phenomenology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
+              <w:t xml:space="preserve">Benoît Jacquet; Vincent Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Things Themselves: Architecture and Phenomenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoto University Press; Silkworm Books; EFEO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-4-87698-235-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reduction to Japan-ness? Katsura Villa as a Discursive Phenomenon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dermott Walsh</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Jacquet; Vincent Giraud. </w:t>
-            </w:r>
-[...84 lines deleted...]
-              <w:t xml:space="preserve">Benoît Jacquet; Vincent Giraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Things Themselves: Architecture and Phenomenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoto University Press; Silkworm Books; EFEO</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01667153v1</w:t>
+                <w:t xml:space="preserve">halshs-02335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sejima Kazuyo et Nishizawa Ryūe</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>