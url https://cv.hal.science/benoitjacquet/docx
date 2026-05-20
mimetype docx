--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -392,200 +392,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
+                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.7264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625128v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L’arbre colonne de Kitayama : comment passer d’une ressource matérielle à un paysage culturel ?</w:t>
+                <w:t xml:space="preserve">halshs-03236845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’arbre colonne de Kitayama : comment passer d’une ressource naturelle à un paysage culturel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flores Urushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.7264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03236845v1</w:t>
+                <w:t xml:space="preserve">halshs-03625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’évolution de l’architecture de Takamatsu Shin et le passage à l’ère Heisei : continuité ou fluctuation ? »</w:t>
               </w:r>
@@ -1376,165 +1376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Influence of Milieu in the Residential Architecture of Shinohara Kazuo. A Study of Architectural Discourse and spatial conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Asian Architecture and Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (1), pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Principles of Latent Monumentality in Tange Kenzō’s Concepts of Tradition and Creation. A Study of the Formation of Tange Kenzō’s Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of architecture and planning -Nihon Kenchiku Gakkai keikakukei ronbunshū</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 601, pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332858v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02332866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Monumentality in the Environmental Tradition: A Study of Maekawa Kunio and Tange Kenzō’s Architectural Discourses</w:t>
               </w:r>
@@ -3212,259 +3212,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02329012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du chemin à la place: les traces de la spatialité traditionnelle dans la ville japonaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Lancret; Corine Tiry-Ono. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures et villes de l’Asie contemporaine. Héritages et projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.77-102, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02329004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chemin à la place : les traces de la spatialité traditionnelle dans la ville japonaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Lancret; Corinne Tiry-Ono. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures et villes de l'Asie contemporaine. Héritages et projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-101, 2015, 978-2-8047-0158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Things to Come: What contemporary Japanese architecture should be like</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hosei University International Japanese Studies Institute. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">「日本意識」の未来 : グローバリゼーションと「日本意識」 Nihon ishiki” no mirai : gurōbarizēshon to “Nihon ishiki The future of “Japanese Idendity”: “Japanese idendity” and globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-216, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328994v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-01667091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michi, la voie</w:t>
               </w:r>
@@ -3904,173 +3904,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02328954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandō, le chemin de prière</w:t>
+                <w:t xml:space="preserve">Shōmensei, la frontalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.393-394, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.452-453, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02328939v1</w:t>
+                <w:t xml:space="preserve">halshs-02328943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shōmensei, la frontalité</w:t>
+                <w:t xml:space="preserve">Sandō, le chemin de prière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin; Shigemi Inaga; Masatsugu Nishida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.452-453, 2014</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.393-394, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02328943v1</w:t>
+                <w:t xml:space="preserve">halshs-02328939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa Katsura et ses jardins : l’invention d’une modernité japonaise dans les années 1930</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jacquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03236845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flores Urushima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.7264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.5077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Kult-ur.2019.6.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Matsuzaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tardits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1022/9782889154456/the-carpenter-and-the-architect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Souteyrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Nishida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/670/9782889150472/dispositifs-et-notions-de-la-spatialite-japonaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birkhauser.com/books/9783035607154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/catalogue/architectures-et-villes-de-lasie-contemporaine/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermott Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kyoto-up.or.jp/book.php?id=1800&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamatsu Shin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Nanao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Asie-Sorbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lin Chih-Hung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>