--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -840,230 +840,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Solving the Job Sequencing and Tool Switching Problem with Non-identical Parallel Machines and Stochastic Processing Times</w:t>
+                <w:t xml:space="preserve">A matheuristic for the 3-stage packing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Khayati</w:t>
+                <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
+                <w:t xml:space="preserve">Xavier Schepler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tlemcen University, Algeria, Nov 2024, Tlemcen, Algeria</w:t>
+              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675154v1</w:t>
+                <w:t xml:space="preserve">hal-04509871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic for the 3-stage packing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">On Solving the Job Sequencing and Tool Switching Problem with Non-identical Parallel Machines and Stochastic Processing Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khayati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Schepler</w:t>
+                <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">The 2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tlemcen University, Algeria, Nov 2024, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509871v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Explanatory Variables Impact on Warehouse Demand Forecasting</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecointre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2024-0635" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09540-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sabatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Goyons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Robelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/rpm.2010.16" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dritan Nace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Geffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W69LSC7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF9SW4ZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abderrahmane Benziane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mcharek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lecointre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B Hadj-Alouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bossaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bareges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136978v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecointre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2024-0635" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B. Hadj-Alouane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09540-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sabatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boudia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Goyons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Robelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/rpm.2010.16" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dritan Nace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Geffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W69LSC7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.07.046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF9SW4ZG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Abderrahmane Benziane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Mcharek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lecointre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidel B Hadj-Alouane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bossaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bareges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>