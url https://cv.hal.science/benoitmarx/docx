--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1098,273 +1098,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault tolerant control of nonlinear Takagi-Sugeno systems. Application to vehicle lateral dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Filtering and fault estimation of descriptor switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3355⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143716v1</w:t>
+                <w:t xml:space="preserve">hal-01227605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering and fault estimation of descriptor switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Sensor fault tolerant control of nonlinear Takagi-Sugeno systems. Application to vehicle lateral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.1376-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur logiciel pour la détection de changement de modes de fonctionnement</w:t>
               </w:r>
@@ -2981,282 +2981,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386466v1</w:t>
+                <w:t xml:space="preserve">hal-00402176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.Revue électronique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00402176v1</w:t>
+                <w:t xml:space="preserve">hal-00386466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ filtering and state feedback control for discrete-time switched descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observers for switched nonlinear discrete time descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of observer for Tagaki Sugeno Descriptor with Unknown inputs: application to fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Fault Tolerant Control for Descriptor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3758,235 +3758,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t>
+                <w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Bainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690599v1</w:t>
+                <w:t xml:space="preserve">hal-04672531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t>
+                <w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Bainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672531v1</w:t>
+                <w:t xml:space="preserve">hal-04690599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a broad class of actuator saturations using Takagi-Sugeno models with a reduced number of local models</w:t>
               </w:r>
@@ -5728,51 +5728,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to uncertainties and actuator saturation</w:t>
+                <w:t xml:space="preserve">State and parameter estimation for time-varying systems: a Takagi-Sugeno approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
@@ -5790,97 +5790,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782928v1</w:t>
+                <w:t xml:space="preserve">hal-00752160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and parameter estimation for time-varying systems: a Takagi-Sugeno approach</w:t>
+                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to uncertainties and actuator saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
@@ -5898,82 +5907,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752160v1</w:t>
+                <w:t xml:space="preserve">hal-00782928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of nonlinear systems subject to actuator saturation</w:t>
               </w:r>
@@ -6502,135 +6502,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear feedback control input under actuator saturation: a Takagi-Sugeno approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Observer design for state and clinker hardness estimation in cement mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Systems and Control, ICSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industries, MMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gifu, Japan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687739v1</w:t>
+                <w:t xml:space="preserve">hal-00690224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer synthesis for uncertain nonlinear systems. Application to waste-water treatment plants</w:t>
               </w:r>
@@ -6740,135 +6740,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for state and clinker hardness estimation in cement mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Linear feedback control input under actuator saturation: a Takagi-Sugeno approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industries, MMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gifu, Japan. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Systems and Control, ICSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690224v1</w:t>
+                <w:t xml:space="preserve">hal-00687739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for Lipschitz nonlinear systems: mean value theorem and sector nonlinearity transformation</w:t>
               </w:r>
@@ -7077,481 +7077,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in observer design for Takagi-Sugeno systems with unmeasurable premise variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Model structure simplification of a biological reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Maria Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation, MED 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Malo, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684701v1</w:t>
+                <w:t xml:space="preserve">hal-00977525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model structure simplification of a biological reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Advances in observer design for Takagi-Sugeno systems with unmeasurable premise variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation, MED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.848-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2012.6265744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977525v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fault tolerant control for nonlinear systems subject to time varying faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+                <w:t xml:space="preserve">On observer design for nonlinear Takagi-Sugeno systems with unmeasurable premise variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advanced Control of Industrial Processes, Adconip 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hangzhou, China. pp.353--358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593398v1</w:t>
+                <w:t xml:space="preserve">hal-00545702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On observer design for nonlinear Takagi-Sugeno systems with unmeasurable premise variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Design of fault tolerant control for nonlinear systems subject to time varying faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advanced Control of Industrial Processes, Adconip 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hangzhou, China. pp.353--358</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545702v1</w:t>
+                <w:t xml:space="preserve">hal-00593398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control for nonlinear systems subject to different types of sensor faults</w:t>
               </w:r>
@@ -7864,1386 +7864,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation for nonlinear system diagnosis using multiple models. Application to wastewater treatment plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Maria Nagy Kiss</w:t>
+                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Control &amp; Automation, ICCA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Santiago, Chile. pp.602-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2011.6138035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630340v1</w:t>
+                <w:t xml:space="preserve">hal-00630362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">State estimation for nonlinear system diagnosis using multiple models. Application to wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Maria Nagy Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Control &amp; Automation, ICCA'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA.2011.6138035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630362v1</w:t>
+                <w:t xml:space="preserve">hal-00630340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach with application to sensor fault diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Trajectory tracking fault tolerant controller design for Takagi-Sugeno systems subject to actuator faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Automation and Mechatronics, CIAM'2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications, CCCA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630390v1</w:t>
+                <w:t xml:space="preserve">hal-00567360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory tracking fault tolerant controller design for Takagi-Sugeno systems subject to actuator faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach with application to sensor fault diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications, CCCA'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Automation and Mechatronics, CIAM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Oran, Algeria. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00567360v1</w:t>
+                <w:t xml:space="preserve">hal-00630390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of two-time scale multiple models with unmeasurable premise variables. Application to biological reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Maria Nagy</w:t>
+                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires incertains sous forme multimodèle de type Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Schutz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, CDC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Colloque International Francophone, Ingénierie et Environnement, CIFIE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Annaba, Algérie. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547325v1</w:t>
+                <w:t xml:space="preserve">hal-00548114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Observer based actuator fault tolerant control for nonlinear Takagi-Sugeno systems : an LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525236v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation and diagnosis of uncertain systems based on an interval approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New fault tolerant control strategy for nonlinear systems with multiple model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5676036⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525124v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fault tolerant control strategy for nonlinear systems with multiple model approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675951⟩</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525121v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State estimation and diagnosis of uncertain systems based on an interval approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5676036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465574v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a soft sensor for the oscillatory failure detection in the flight control system of a civil aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
+                <w:t xml:space="preserve">State estimation of two-time scale multiple models with unmeasurable premise variables. Application to biological reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupil</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637753⟩</w:t>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, CDC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5718035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498091v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based actuator fault tolerant control for nonlinear Takagi-Sugeno systems : an LMI approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497790v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires incertains sous forme multimodèle de type Takagi-Sugeno</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Design of a soft sensor for the oscillatory failure detection in the flight control system of a civil aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International Francophone, Ingénierie et Environnement, CIFIE'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Industrial Electronics, ISIE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548114v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation for wastewater treatment plant with slow and fast dynamics using multiple models</w:t>
               </w:r>
@@ -11084,144 +11084,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observer design for uncertain Takagi-Sugeno model with unmeasurable decision variables: an L2 approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and L2-Norm Bound Conditions for Takagi-Sugeno Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.274-279, </w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.9976-9981, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.0563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292256v1</w:t>
+                <w:t xml:space="preserve">hal-00319971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par approche multimodèle</w:t>
               </w:r>
@@ -11309,180 +11283,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Robust observer design for uncertain Takagi-Sugeno model with unmeasurable decision variables: an L2 approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.274-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259933v1</w:t>
+                <w:t xml:space="preserve">hal-00292256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno systems with immeasurable premise variables : an L2 approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11492,277 +11466,303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, Corée du Sud. pp.2768-2773, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201030v1</w:t>
+                <w:t xml:space="preserve">hal-00259933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno systems with immeasurable premise variables : an L2 approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Corée du Sud. pp.2768-2773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287575v1</w:t>
+                <w:t xml:space="preserve">hal-00201030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and L2-Norm Bound Conditions for Takagi-Sugeno Descriptor Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.0563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00319971v1</w:t>
+                <w:t xml:space="preserve">hal-00287575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
               </w:r>
@@ -12084,159 +12084,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation et réconciliation de données. Approche conventionnelle, difficultés et développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale, WISG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178139v1</w:t>
+                <w:t xml:space="preserve">hal-00195459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t>
+                <w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
@@ -12254,587 +12254,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155271v1</w:t>
+                <w:t xml:space="preserve">hal-00146007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design with $H_\infty$ performance for delay descriptor systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2007 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153819v1</w:t>
+                <w:t xml:space="preserve">hal-00178139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'observateurs pour un modèle de Takagi-Sugeno à variables de décision non mesurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188462v1</w:t>
+                <w:t xml:space="preserve">hal-00155271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Observer design with $H_\infty$ performance for delay descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">ACC 2007 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188360v1</w:t>
+                <w:t xml:space="preserve">hal-00153819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Conception d'observateurs pour un modèle de Takagi-Sugeno à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146007v1</w:t>
+                <w:t xml:space="preserve">hal-00188462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et réconciliation de données. Approche conventionnelle, difficultés et développements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale, WISG'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195459v1</w:t>
+                <w:t xml:space="preserve">hal-00188360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of observers for Takagi-Sugeno discrete-time systems with immeasurable premise variables</w:t>
               </w:r>
@@ -13533,51 +13533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown Inputs Proportional Integral Observers for Descriptor Systems with Multiple Delays and Unknown Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13637,51 +13637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Observers for Descriptors Systems with delays state and unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13741,51 +13741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor and Actuator Location for Descriptor Systems using Generalized Gramians and Balanced Realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13817,269 +13817,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault diagnosis for descriptor systems A coprime factorization approach</w:t>
+                <w:t xml:space="preserve">Robust fault diagnosis for linear descriptor systems using proportional integral observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2003 - 5th Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2003 - Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2003.1272605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232846v1</w:t>
+                <w:t xml:space="preserve">hal-00232850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault diagnosis for linear descriptor systems using proportional integral observers</w:t>
+                <w:t xml:space="preserve">Robust fault diagnosis for descriptor systems A coprime factorization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2003 - Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2003 - 5th Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2003.1272605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00232850v1</w:t>
+                <w:t xml:space="preserve">hal-00232846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust pole-clustering for descriptor systems, a strict LMI characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14126,51 +14126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H∞ Fault Detection and Isolation for Descriptor Systems: A Matrix Inequalities Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14260,51 +14260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14368,51 +14368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor/Actuator Location for Descriptor Systems using Lyapunov-Like Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14865,316 +14865,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design and fault tolerant control of Takagi-Sugeno nonlinear systems with unmeasurable premise variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Gerasimos Rigatos. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Maria Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault Diagnosis in Robotic and Industrial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iConceptPress, pp.1-21, 2012, 978-0980733099</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650539v1</w:t>
+                <w:t xml:space="preserve">hal-00675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hamelin</w:t>
+                <w:t xml:space="preserve">Observer design and fault tolerant control of Takagi-Sugeno nonlinear systems with unmeasurable premise variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerasimos Rigatos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Fault Diagnosis in Robotic and Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iConceptPress, pp.1-21, 2012, 978-0980733099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762928v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Boukhobza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -15182,80 +15182,80 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675322v1</w:t>
+                <w:t xml:space="preserve">hal-00762928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et diagnostic</w:t>
               </w:r>
@@ -15751,51 +15751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="850934D7"/>
+    <w:nsid w:val="91487B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15899,51 +15899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DDFEB45"/>
+    <w:nsid w:val="2A1AB8F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16133,51 +16133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoitmarx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07774795X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4145-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensg.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1644455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.03.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.11.3-4.131-148" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy Kiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.07.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8017687" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ragot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta:20060412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.835595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442908" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337985" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy-Kiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637753" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400889" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0563" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153819v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121571v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384447" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384073" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272605" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085109" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46164-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoitmarx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2553-256X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07774795X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-4145-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensg.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1644455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.03.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.11.3-4.131-148" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy Kiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.07.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2011.05.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8017687" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.914226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ragot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta:20060412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.835595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442908" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337985" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy-Kiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5718035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400889" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.0563" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153819v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121571v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121555v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232844v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384447" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384073" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232845v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232846v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232849v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7085109" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chovin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2002.1006904" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46164-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupil Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119050612.ch5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>