--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -373,261 +373,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and orientation classification of objects based on their electromagnetic signatures using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Decentralized Prediction Method for Energy-Efficient Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Zaky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2ec9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3378520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487667v1</w:t>
+                <w:t xml:space="preserve">hal-04512877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Decentralized Prediction Method for Energy-Efficient Wireless Sensor Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Shape and orientation classification of objects based on their electromagnetic signatures using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3378520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2ec9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512877v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trainable quantization for Speedy Spiking Neural Networks</w:t>
               </w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 17, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,51 +838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Anomaly Detection for Cars CAN Sensors Time Series Using Small Recurrent and Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,1196 +936,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
+                <w:t xml:space="preserve">A unified software/hardware scalable architecture for brain-inspired computing based on self-organizing neural models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Artem Muliukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Saoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.825879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593593v1</w:t>
+                <w:t xml:space="preserve">hal-03542181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UCA-EHAR: a dataset for Human Activity Recognition with embedded AI on smart glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoer Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Christophe Caquineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.11 / SYSARC 102765. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sensor-Based Human Activity Recognition in Real-World Scenarios, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12083849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831867v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Zaky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022RS007487⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865119v1</w:t>
+                <w:t xml:space="preserve">hal-03593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCA-EHAR: a dataset for Human Activity Recognition with embedded AI on smart glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Caquineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12083849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.11 / SYSARC 102765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637445v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified software/hardware scalable architecture for brain-inspired computing based on self-organizing neural models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.20. </w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (12), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.825879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022RS007487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542181v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrant Self-Organizing Map: Toward Brain-Inspired Multimodal Association</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Girau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2021, 125, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210876v1</w:t>
+                <w:t xml:space="preserve">hal-03186497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (9), p1-p2 / 2984. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reentrant Self-Organizing Map: Toward Brain-Inspired Multimodal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.4</w:t>
+              <w:t xml:space="preserve">, 2021, 125, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186497v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design Space Exploration of hardware spiking neurons for embedded Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 9 (1605), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.366-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics9101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951790v1</w:t>
+                <w:t xml:space="preserve">hal-02298826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration of hardware spiking neurons for embedded Artificial Intelligence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121, pp.366-386. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 9 (1605), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298826v1</w:t>
+                <w:t xml:space="preserve">hal-02951790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based adaptive management of QoS and energy for mobile robotic missions</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Khanh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,235 +2222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded and real-time architecture for bio-inspired vision-based robot navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a sparse self-organizing map for neuromorphic architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fiack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-013-0391-9⟩</w:t>
+              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue on Neuromorphic and Brain-Inspired Computing Systems, 11 (4), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2638559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105153v1</w:t>
+                <w:t xml:space="preserve">hal-01103430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sparse self-organizing map for neuromorphic architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Embedded and real-time architecture for bio-inspired vision-based robot navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special issue on Neuromorphic and Brain-Inspired Computing Systems, 11 (4), pp.33. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.699-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2638559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-013-0391-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103430v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Reconfigurable Platforms Programmability for Synchronous Data-Flow Applications</w:t>
               </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-Time HW/SW Scheduling of Data Flow Applications on Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using High-Level RTOS Models for HW/SW Embedded Architecture Exploration : Case Study on Mobile Robotic Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2025, Macau, China. pp.5132-5141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3353,2108 +3353,2134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Neuromorphic Semantic Segmentation Latency Through Stream Event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche d’Architecture Neuronale sous Contraintes Matérielles pour un accélérateur de calcul embarqué contraint en mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Hareb</w:t>
+                <w:t xml:space="preserve">Léo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing. ICONIP 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135310v1</w:t>
+                <w:t xml:space="preserve">hal-05229252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software and Hardware challenges for Energy efficiency of Neuromorphic computing in EdgeAI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur les nouvelles technologies et architectures matérielles pour le déploiement d'algorithmes d'intelligence artificielle embarqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Aware Neural Architecture Search for Memory constrained Embedded Neural Networks Accelerators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
+                <w:t xml:space="preserve">Enhanced Neuromorphic Semantic Segmentation Latency Through Stream Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Hareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Montfort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huard</w:t>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICAS64808.2025.11173090⟩</w:t>
+              <w:t xml:space="preserve">Neural Information Processing. ICONIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Auckland, New Zealand. pp.46-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-6975-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052083v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Neuromorphic Semantic Segmentation based on Knowledge Distillation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Hardware-Aware Neural Architecture Search for Memory constrained Embedded Neural Networks Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference in Neural Network (IJCNN2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227429⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bordeaux, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS64808.2025.11173090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192745v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’Architecture Neuronale sous Contraintes Matérielles pour un accélérateur de calcul embarqué contraint en mémoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cross-Modal Neuromorphic Semantic Segmentation based on Knowledge Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Hareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference in Neural Network (IJCNN2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Reducing Activity with Distillation and Regularization for Energy Efficient Spiking Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">BrAMA: A Data-Efficient Brain-Inspired Architecture for Semi-Supervised Multi-Modal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grienay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Reyboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Conference on Artificial Neural Networks (ICANN 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_30⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Washington, France. pp.1421-1428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW69685.2025.00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705493v1</w:t>
+                <w:t xml:space="preserve">hal-05553780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded event based object detection with spiking neural network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prédiction de Données pour les Réseaux de Capteurs Sans Fil à Longue Durée de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IJCNN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Colloque national GdR System on Chip, Systèmes embarqués et Objets Connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642719v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Données pour les Réseaux de Capteurs Sans Fil à Longue Durée de Vie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On Reducing Activity with Distillation and Regularization for Energy Efficient Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque national GdR System on Chip, Systèmes embarqués et Objets Connectés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd International Conference on Artificial Neural Networks (ICANN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.407-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619664v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Things Terminal with Embedded Machine Learning Capabilities for Terrestrial and Space Communication Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embedded event based object detection with spiking neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Advanced Technologies for Communications (ATC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATC58710.2023.10318893⟩</w:t>
+              <w:t xml:space="preserve">Conférence IJCNN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Yocohama, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10649943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259732v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Edge AI with spiking neural networks on event-based neuromorphic hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of Energy Efficiency of Spiking Neural Networks on neuromorphic hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Biocomp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Banuyls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Conférence INT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iinstitut de Neurosciences de la Timone, Mar 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349652v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Estimation of Spiking Neural Networks Energy Efficiency</w:t>
+                <w:t xml:space="preserve">Cortex Inspired Learning to Recover Damaged Signal Modality by ReD-SOM Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Lemaire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artem Muliukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing ( ICONIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30105-6_48⟩</w:t>
+              <w:t xml:space="preserve">IJCNN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Gold Coast, Australia, Australia. pp.01-09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875214v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series prediction and anomaly detection with recurrent spiking neural networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Internet of Things Terminal with Embedded Machine Learning Capabilities for Terrestrial and Space Communication Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Lic Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Huy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191614⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Advanced Technologies for Communications (ATC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Danang, Vietnam. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATC58710.2023.10318893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138502v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex Inspired Learning to Recover Damaged Signal Modality by ReD-SOM Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Next generation of Edge AI with spiking neural networks on event-based neuromorphic hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Biocomp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Banuyls-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Energy Efficiency of Spiking Neural Networks on neuromorphic hardware</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Analytical Estimation of Spiking Neural Networks Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loîc Cordone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing ( ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, ITT Indore, India. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30105-6_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044438v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects classification based on UWB scattered field and SEM data using machine learning algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time series prediction and anomaly detection with recurrent spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Zaky</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Londres, United Kingdom. pp.369-372, </w:t>
+              <w:t xml:space="preserve">IJCNN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Queensland, Australia. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484691v1</w:t>
+                <w:t xml:space="preserve">hal-04138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Artificial Neural Network for Data Prediction in Energy Efficient Wireless Sensors Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">SPLEAT: SPiking Low-power Event-based ArchiTecture for in-orbit processing of satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Kervennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rd International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WCCI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852979v1</w:t>
+                <w:t xml:space="preserve">hal-03712608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEAT: SPiking Low-power Event-based ArchiTecture for in-orbit processing of satellite imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+                <w:t xml:space="preserve">Object Detection with Spiking Neural Networks on Automotive Event Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loîc Cordone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCCI Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2022 IEEE WCCI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712608v1</w:t>
+                <w:t xml:space="preserve">hal-03675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection with Spiking Neural Networks on Automotive Event Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thierion</w:t>
+                <w:t xml:space="preserve">Objects classification based on UWB scattered field and SEM data using machine learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2022 IEEE WCCI Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radar Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Londres, United Kingdom. pp.369-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03675995v1</w:t>
+                <w:t xml:space="preserve">hal-03484691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Neurons: Toward Brain-Inspired Multimodal Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khacef</w:t>
+                <w:t xml:space="preserve">Embedded Artificial Neural Network for Data Prediction in Energy Efficient Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Interfaces and Artificial Senses (NIAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4rd International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.nias.2021.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355250v1</w:t>
+                <w:t xml:space="preserve">hal-03852979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche bio-inspirée de l’IA embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5473,1883 +5499,1883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Event Cameras with Sparse Spiking Convolutional Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-Organizing Neurons: Toward Brain-Inspired Multimodal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference On Neural Networks 2021 (IJCNN 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Interfaces and Artificial Senses (NIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Spain. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nias.2021.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208690v1</w:t>
+                <w:t xml:space="preserve">hal-03355250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic architectures, a support to third generation of Artificial Neural Networks and a new path toward low-power embedded AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Learning from Event Cameras with Sparse Spiking Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cordone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Innovation Day II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pôle SCS., Oct 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference On Neural Networks 2021 (IJCNN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Conférence virtuelle, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435985v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural coding: adapting spike generation for embedded hardware classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neuromorphic architectures, a support to third generation of Artificial Neural Networks and a new path toward low-power embedded AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Innovation Day II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pôle SCS., Oct 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02515109v1</w:t>
+                <w:t xml:space="preserve">hal-03435985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Self-Organizing Maps with Unsupervised Feature Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spike Nets for low power image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.474-486</w:t>
+              <w:t xml:space="preserve">4th Huawei Future ISP (Image Signal Processing) technologies workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934260v1</w:t>
+                <w:t xml:space="preserve">hal-02959675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Toward unsupervised Human Activity Recognition on Microcontroller Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63833-7_34⟩</w:t>
+              <w:t xml:space="preserve">conférence Euromicro DSD 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Portorož, Slovenia. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934233v1</w:t>
+                <w:t xml:space="preserve">hal-02894539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based Hybrid Neural Network accelerator for embedded satellite image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seville, Spain. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward unsupervised Human Activity Recognition on Microcontroller Units</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Euromicro DSD 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Portorož, Slovenia. pp.9, </w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.404-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63833-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894539v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike Nets for low power image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neural coding: adapting spike generation for embedded hardware classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Huawei Future ISP (Image Signal Processing) technologies workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959675v1</w:t>
+                <w:t xml:space="preserve">hal-02515109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Structural and Computational Resource Allocation for Self-Organizing Architectures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Sousa</w:t>
+                <w:t xml:space="preserve">Improving Self-Organizing Maps with Unsupervised Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.474-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944222v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS and Energy-Aware Run-time Adaptation for Mobile Robotic Missions: A Learning Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Structural and Computational Resource Allocation for Self-Organizing Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing, 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.212-219, </w:t>
+              <w:t xml:space="preserve">ICECS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018703v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Information coding and hardware architecture of spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919084⟩</w:t>
+              <w:t xml:space="preserve">Euromicro DSD/SEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kallithea,Chalkidiki, Greece. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2019.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276306v1</w:t>
+                <w:t xml:space="preserve">hal-02179656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information coding and hardware architecture of spiking neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">QoS and Energy-Aware Run-time Adaptation for Mobile Robotic Missions: A Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Khanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro DSD/SEAA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSD.2019.00050⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Robotic Computing, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179656v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Rasamuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vianello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nara, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961756v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized visual sensor coupled to a dynamic neural field for embedded attentional process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marino Rasamuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Sensors Applications Symposium (SAS) (SAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sophia-Antipolis, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption minimization on LoRaWAN sensor network by using an Artificial Neural Network based application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neuromorphic Computing - From Robust Hardware Architectures to Testing Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Anghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Verdier</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vianello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Applications Symposium 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAS.2019.8705992⟩</w:t>
+              <w:t xml:space="preserve">26th IFIP IEEE International Conference on Very Large Scale Integration (VLSI SOC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Verona, Italy. pp.176-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013645v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organizing neurons: toward brain-inspired unsupervised learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy consumption minimization on LoRaWAN sensor network by using an Artificial Neural Network based application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kromes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andres Upegui</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International joint Conference On Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-9, </w:t>
+              <w:t xml:space="preserve">Sensors Applications Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sophia-Antipolis, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2019.8852098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAS.2019.8705992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078129v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed cellular approach of large scale SOM models for hardware implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Self-organizing neurons: toward brain-inspired unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Image Processing and Signals (IPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nice (sophia-antipolis), France. pp.250-255, </w:t>
+              <w:t xml:space="preserve">The International joint Conference On Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2019.8852098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923134v1</w:t>
+                <w:t xml:space="preserve">hal-02078129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Saving in a Wireless Sensor Network by Data Prediction by using Self-Organized Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7520,2409 +7546,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">A distributed cellular approach of large scale SOM models for hardware implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Image Processing and Signals (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nice (sophia-antipolis), France. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826263v1</w:t>
+                <w:t xml:space="preserve">hal-01923134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AHS.2018.8541465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790776v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting machine-learning with neuroscience for neuromorphic architectures design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Girau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739438v1</w:t>
+                <w:t xml:space="preserve">hal-01790776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Software Distribution on Multi-Core Architectures in Automotive Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Confronting machine-learning with neuroscience for neuromorphic architectures design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344465v1</w:t>
+                <w:t xml:space="preserve">hal-01739438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Application Distribution on Multi-Core Systems within AUTOSAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Generation of Schedule Tables on Multi-core Systems for AUTOSAR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cotard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fabrice Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.191-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289485v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based bio-inspired architecture for multi-scale attentional vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Attention-based smart-camera for spatial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Guedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.231-232, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Distributed Smart Cameras (ICDSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.121-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343903v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Real-Time Software on Multi-Core Architectures in Automotive Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">FPGA-based bio-inspired architecture for multi-scale attentional vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.231-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344279v1</w:t>
+                <w:t xml:space="preserve">hal-01343903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-based smart-camera for spatial cognition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Distribution of Real-Time Software on Multi-Core Architectures in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Distributed Smart Cameras (ICDSC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343906v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Schedule Tables on Multi-core Systems for AUTOSAR Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Real-Time Software Distribution on Multi-Core Architectures in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343901v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural processing unit for self-organizing maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimizing Application Distribution on Multi-Core Systems within AUTOSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gravez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Chambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on "Neuromorphic and Brain-Based Computing Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, TOULOUSE, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103418v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of neural networks onto FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural processing unit for self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Hochapfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013 / DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DATE, Mar 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">workshop on "Neuromorphic and Brain-Based Computing Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199370v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Model for Hardware Plasticity in Artificial Vision Systems</w:t>
+                <w:t xml:space="preserve">Hardware architecture of Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSI, Oct 2013, Cagliari, Italy. pp.30 - 37</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE 2013) - International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199296v1</w:t>
+                <w:t xml:space="preserve">hal-00862876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware architecture of Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">A Neural Model for Hardware Plasticity in Artificial Vision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE 2013) - International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, Oct 2013, Cagliari, Italy. pp.30 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862876v1</w:t>
+                <w:t xml:space="preserve">hal-01199296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Computing: Self-adaptation in Bio-inspired Reconfigurable Architectures</w:t>
+                <w:t xml:space="preserve">Validation of neural networks onto FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Granado</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hochapfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012 IEEE 26th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013 / DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DATE, Mar 2013, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733335v1</w:t>
+                <w:t xml:space="preserve">hal-01199370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middleware Based Executive for Embedded Reconfigurable Platforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781983v1</w:t>
+                <w:t xml:space="preserve">hal-00736625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based vision perception architecture for robotic missions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Middleware Based Executive for Embedded Reconfigurable Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Knecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Lkad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart cameras for robotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.4</w:t>
+              <w:t xml:space="preserve">DASIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766597v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t>
+                <w:t xml:space="preserve">Embodied Computing: Self-adaptation in Bio-inspired Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012 IEEE 26th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.413 - 418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736625v1</w:t>
+                <w:t xml:space="preserve">hal-00733335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of reconfigurable processing elements during mobile robots missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">FPGA-based vision perception architecture for robotic missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC), 2011 6th International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart cameras for robotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199382v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of reconfigurable processing elements during mobile robots missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow Programming Model For Reconfigurable Computing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organization of reconfigurable processing elements during mobile robots missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC), 2011 6th International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623674v1</w:t>
+                <w:t xml:space="preserve">hal-01199382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of static tables in embedded memory with dense scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataflow Programming Model For Reconfigurable Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524528v1</w:t>
+                <w:t xml:space="preserve">hal-00623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of static tables in embedded memory with dense scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliana Cucu-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404919v1</w:t>
+                <w:t xml:space="preserve">hal-00524528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptation of Hardware-Software scheduling for Reconfigurable System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9954,570 +9959,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC multiprocessor RTOS model for services distribution on MPSoC platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for the Exploration of RTOS Dedicated to the Management of Hardware Reconfigurable Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">ReConFig'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524756v1</w:t>
+                <w:t xml:space="preserve">hal-00404919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular SystemC RTOS Model for Embedded Services Exploration</w:t>
+                <w:t xml:space="preserve">SystemC multiprocessor RTOS model for services distribution on MPSoC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Workshop on Design and Architectures for Signal and Image Processing (DASIP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524703v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Guide Environment for Design Space Exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Delosme</w:t>
+                <w:t xml:space="preserve">A Modular SystemC RTOS Model for Embedded Services Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European Workshop on Design and Architectures for Signal and Image Processing (DASIP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341375v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Dynamically Reconfigurable Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Decision Guide Environment for Design Space Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.881--888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2005.1612618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181542v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Dynamically Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE DATE 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.366-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DATE.2005.118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341374v1</w:t>
+                <w:t xml:space="preserve">hal-00181542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design Space Exploration for Dynamically Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE DATE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Germany. pp.366--371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2005.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ModelJ : Component-based Modeling for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Djafri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Object Oriented Programming (ECOOP’2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10527,1423 +10657,1423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Neural Networks: Integrating Spikes for Energy Efficient Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-5, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS64808.2025.11173113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wireless Sensor Networks Lifetime through On-Device Prediction</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiking monocular event based 6D pose estimation for space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Applications Symposium (SAS2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAS60918.2024.10636486⟩</w:t>
+              <w:t xml:space="preserve">ESA SPAICE conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.394-399, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13885633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665196v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiking monocular event based 6D pose estimation for space application</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Wireless Sensor Networks Lifetime through On-Device Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA SPAICE conference 2024</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13885633⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Applications Symposium (SAS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Naples, Italy. , pp. 1-6, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAS60918.2024.10636486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705444v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Conservation in Wireless Sensor Networks using Embedded Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque National 2023 SOC 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. , pp.2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’objets à partir de leurs signatures électromagnétiques en utilisant les réseaux neuronaux convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Zaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’objets à partir de leurs résonances en utilisant les réseaux neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Zaky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware design of spiking neural networks for energy-efficient brain inspired computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioComp 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart IoT for Mobility: Automating of Mobility Value Chain through the Adoption of Smart Contracts within IoT Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primavera de Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Driving Simulation &amp; Virtual Reality Conference (DSC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Antibes, France. , pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterisation de données pour la réduction de la consommation dans les réseaux de capteurs sans fils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Réseaux de Neurones Artificiels pour l’Optimisation de la Consommation dans les Réseaux de Capteurs Sans Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France. , pp.1, 2017</w:t>
+              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , pp.1-2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683802v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle des réseaux de neurones artificiels : des Neurosciences au Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France. , pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Neurones Artificiels pour l’Optimisation de la Consommation dans les Réseaux de Capteurs Sans Fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Clusterisation de données pour la réduction de la consommation dans les réseaux de capteurs sans fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , pp.1-2, 2017</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France. , pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680697v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Use-Case: Onboard Satellite Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Ubiquitous, Low-power Image Processing Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.199-218, 2020, 978-3-030-53532-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53532-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC Multiprocessor RTOS model for services distribution on RTOS platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11965,82 +12095,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering - Algorithm-Architecture Matching for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-216, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9965-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12050,319 +12180,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration d’Invention DI-14851-01 du logiciel MicroAI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DI-14851-01. EDGE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé hors-ligne d'allocation d'un logiciel embarqué temps réel sur une architecture microcontrôleur multicoeur et son utilisation pour des applications embarquées dans un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : No 3 045 870. Reference 15 62954, 2016. MCSOC. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line allocation method of embedded and real-time software on a multicore architecture and its use for embedded applications in automotive vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cotard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2016/053578, Reference MFR9019 PCT, 2016. MCSOC. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12372,635 +12502,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultimodalBirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Saulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17633386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written and spoken digits database for multimodal learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Malvoyance: des lunettes pour raconter le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327938v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvoyance: des lunettes pour raconter le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Written and spoken digits database for multimodal learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078741v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware vision architecture for autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Soc-Sip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Heterogeneous SoC Design with RISC-V Processor and SNN Accelerator for Edge AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfei Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Zaky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264386v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13010,131 +13228,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural exploration of hardware Spiking Neural Networks integrating Non-Volatile Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] Université de Nice Sophia-Antipolis (UNS). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13281,51 +13499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5379149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourane Abdoulaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vigneron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3566825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2ec9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3378520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1154241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cherdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caquineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Muliukov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.825879" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9101605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.09.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khanh Ho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X19400221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fiack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0391-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gantel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Khiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362374.2362378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/349465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grienay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Hareb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6975-2_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montfort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227429" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10649943" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619664v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lic Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Huy Trinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Manh Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318893" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Cordone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30105-6_48" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191614" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191701" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kervennic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892618" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nias.2021.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cordone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrante" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894539v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00090" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barrientos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sousa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294983" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kromes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8705992" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708904" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Chambrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853828" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344279v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343906v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967440" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853818" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hochapfel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733335v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.52" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Knecht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Lkad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981533" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981505" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524528v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delosme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2005.1612618" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.118" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/11173113" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173113" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665196v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636486" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spaice.esa.int/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13885633" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135590v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485167v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683802v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680726v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6AB4D218B72E0FFC59D1DD93F84C2153A2B6CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327938v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078741v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545434v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142993v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5379149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourane Abdoulaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vigneron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3566825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3378520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2ec9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1154241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cherdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Muliukov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.825879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caquineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.09.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9101605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khanh Ho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X19400221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638559" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fiack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0391-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gantel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Khiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362374.2362378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/349465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grienay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montfort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Hareb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6975-2_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montfort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227429" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW69685.2025.00169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_30" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10649943" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lic Tran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Huy Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Manh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Cordone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30105-6_48" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kervennic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892277" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892618" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784460" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nias.2021.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cordone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00090" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207702" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barrientos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kromes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8705992" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852098" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708904" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967440" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853828" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Chambrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hochapfel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Knecht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Lkad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981533" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delosme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2005.1612618" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.118" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/11173113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spaice.esa.int/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13885633" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665196v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6AB4D218B72E0FFC59D1DD93F84C2153A2B6CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767246v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Song" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>