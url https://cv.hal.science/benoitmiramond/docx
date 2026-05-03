--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -373,261 +373,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Decentralized Prediction Method for Energy-Efficient Wireless Sensor Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape and orientation classification of objects based on their electromagnetic signatures using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3378520⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2ec9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512877v1</w:t>
+                <w:t xml:space="preserve">hal-04487667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and orientation classification of objects based on their electromagnetic signatures using convolutional neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Semi-Decentralized Prediction Method for Energy-Efficient Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-29. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2ec9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3378520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487667v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trainable quantization for Speedy Spiking Neural Networks</w:t>
               </w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 17, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,51 +838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Anomaly Detection for Cars CAN Sensors Time Series Using Small Recurrent and Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,1196 +936,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified software/hardware scalable architecture for brain-inspired computing based on self-organizing neural models</w:t>
+                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Muliukov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Khacef</w:t>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schmidt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.825879⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542181v1</w:t>
+                <w:t xml:space="preserve">hal-03593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCA-EHAR: a dataset for Human Activity Recognition with embedded AI on smart glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caquineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sensor-Based Human Activity Recognition in Real-World Scenarios, pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12083849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.11 / SYSARC 102765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593593v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (12), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022RS007487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831867v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unified software/hardware scalable architecture for brain-inspired computing based on self-organizing neural models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Muliukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (12), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022RS007487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.825879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865119v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Girau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andres Upegui</w:t>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), p1-p2 / 2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21092984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186497v1</w:t>
+                <w:t xml:space="preserve">hal-03208457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization and Deployment of Deep Neural Networks on Microcontrollers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reentrant Self-Organizing Map: Toward Brain-Inspired Multimodal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208457v1</w:t>
+                <w:t xml:space="preserve">hal-03210876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrant Self-Organizing Map: Toward Brain-Inspired Multimodal Association</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Organizing Machine Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Girau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2021, 125, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210876v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration of hardware spiking neurons for embedded Artificial Intelligence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 121, pp.366-386. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 9 (1605), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298826v1</w:t>
+                <w:t xml:space="preserve">hal-02951790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design Space Exploration of hardware spiking neurons for embedded Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 9 (1605), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.366-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics9101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951790v1</w:t>
+                <w:t xml:space="preserve">hal-02298826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based adaptive management of QoS and energy for mobile robotic missions</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Khanh Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,235 +2222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sparse self-organizing map for neuromorphic architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Embedded and real-time architecture for bio-inspired vision-based robot navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2638559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.699-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-013-0391-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103430v1</w:t>
+                <w:t xml:space="preserve">hal-01105153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded and real-time architecture for bio-inspired vision-based robot navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fiack</w:t>
+                <w:t xml:space="preserve">Toward a sparse self-organizing map for neuromorphic architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, pp.699-722. </w:t>
+              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue on Neuromorphic and Brain-Inspired Computing Systems, 11 (4), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-013-0391-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2638559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105153v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Reconfigurable Platforms Programmability for Synchronous Data-Flow Applications</w:t>
               </w:r>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-Time HW/SW Scheduling of Data Flow Applications on Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OveRSoC : a Framework for the Exploration of RTOS for RSoC Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.450607. </w:t>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using High-Level RTOS Models for HW/SW Embedded Architecture Exploration : Case Study on Mobile Robotic Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2025, Macau, China. pp.5132-5141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3353,2320 +3353,2320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’Architecture Neuronale sous Contraintes Matérielles pour un accélérateur de calcul embarqué contraint en mémoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Neuromorphic Semantic Segmentation Latency Through Stream Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dalia Hareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Information Processing. ICONIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Auckland, New Zealand. pp.46-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-6975-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229252v1</w:t>
+                <w:t xml:space="preserve">hal-05135310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software and Hardware challenges for Energy efficiency of Neuromorphic computing in EdgeAI Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur les nouvelles technologies et architectures matérielles pour le déploiement d'algorithmes d'intelligence artificielle embarqués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Neuromorphic Semantic Segmentation Latency Through Stream Event</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cross-Modal Neuromorphic Semantic Segmentation based on Knowledge Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Hareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Information Processing. ICONIP 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-6975-2_4⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference in Neural Network (IJCNN2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135310v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Aware Neural Architecture Search for Memory constrained Embedded Neural Networks Accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huard</w:t>
+                <w:t xml:space="preserve">BrAMA: A Data-Efficient Brain-Inspired Architecture for Semi-Supervised Multi-Modal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grienay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Reyboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICAS64808.2025.11173090⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Washington, France. pp.1421-1428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW69685.2025.00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052083v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Modal Neuromorphic Semantic Segmentation based on Knowledge Distillation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Hardware-Aware Neural Architecture Search for Memory constrained Embedded Neural Networks Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference in Neural Network (IJCNN2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227429⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bordeaux, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS64808.2025.11173090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192745v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BrAMA: A Data-Efficient Brain-Inspired Architecture for Semi-Supervised Multi-Modal Association</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recherche d’Architecture Neuronale sous Contraintes Matérielles pour un accélérateur de calcul embarqué contraint en mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553780v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de Données pour les Réseaux de Capteurs Sans Fil à Longue Durée de Vie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On Reducing Activity with Distillation and Regularization for Energy Efficient Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque national GdR System on Chip, Systèmes embarqués et Objets Connectés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd International Conference on Artificial Neural Networks (ICANN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lugano, Switzerland. pp.407-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619664v1</w:t>
+                <w:t xml:space="preserve">hal-04705493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Reducing Activity with Distillation and Regularization for Energy Efficient Spiking Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Louis</w:t>
+                <w:t xml:space="preserve">Embedded event based object detection with spiking neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Conference on Artificial Neural Networks (ICANN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence IJCNN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Yocohama, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10649943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72359-9_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705493v1</w:t>
+                <w:t xml:space="preserve">hal-04642719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded event based object detection with spiking neural network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prédiction de Données pour les Réseaux de Capteurs Sans Fil à Longue Durée de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IJCNN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème Colloque national GdR System on Chip, Systèmes embarqués et Objets Connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10649943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642719v1</w:t>
+                <w:t xml:space="preserve">hal-04619664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Energy Efficiency of Spiking Neural Networks on neuromorphic hardware</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Internet of Things Terminal with Embedded Machine Learning Capabilities for Terrestrial and Space Communication Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Lic Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Huy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Advanced Technologies for Communications (ATC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Danang, Vietnam. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATC58710.2023.10318893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044438v1</w:t>
+                <w:t xml:space="preserve">hal-04259732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex Inspired Learning to Recover Damaged Signal Modality by ReD-SOM Model</w:t>
+                <w:t xml:space="preserve">An Analytical Estimation of Spiking Neural Networks Energy Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Muliukov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loîc Cordone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191701⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing ( ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, ITT Indore, India. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30105-6_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141988v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Things Terminal with Embedded Machine Learning Capabilities for Terrestrial and Space Communication Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Next generation of Edge AI with spiking neural networks on event-based neuromorphic hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Advanced Technologies for Communications (ATC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Biocomp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Banuyls-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259732v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation of Edge AI with spiking neural networks on event-based neuromorphic hardware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Time series prediction and anomaly detection with recurrent spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Biocomp</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Queensland, Australia. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349652v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Estimation of Spiking Neural Networks Energy Efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortex Inspired Learning to Recover Damaged Signal Modality by ReD-SOM Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Muliukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing ( ICONIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Gold Coast, Australia, Australia. pp.01-09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30105-6_48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875214v1</w:t>
+                <w:t xml:space="preserve">hal-04141988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series prediction and anomaly detection with recurrent spiking neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of Energy Efficiency of Spiking Neural Networks on neuromorphic hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence INT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iinstitut de Neurosciences de la Timone, Mar 2023, Marseille (13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN54540.2023.10191614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04138502v1</w:t>
+                <w:t xml:space="preserve">hal-04044438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEAT: SPiking Low-power Event-based ArchiTecture for in-orbit processing of satellite imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
+                <w:t xml:space="preserve">Objects classification based on UWB scattered field and SEM data using machine learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCCI Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892277⟩</w:t>
+              <w:t xml:space="preserve">European Radar Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Londres, United Kingdom. pp.369-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712608v1</w:t>
+                <w:t xml:space="preserve">hal-03484691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Detection with Spiking Neural Networks on Automotive Event Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thierion</w:t>
+                <w:t xml:space="preserve">Embedded Artificial Neural Network for Data Prediction in Energy Efficient Wireless Sensors Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2022 IEEE WCCI Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4rd International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675995v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects classification based on UWB scattered field and SEM data using machine learning algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">SPLEAT: SPiking Low-power Event-based ArchiTecture for in-orbit processing of satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Kervennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuRAD50154.2022.9784460⟩</w:t>
+              <w:t xml:space="preserve">IEEE WCCI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484691v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Artificial Neural Network for Data Prediction in Energy Efficient Wireless Sensors Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
+                <w:t xml:space="preserve">Object Detection with Spiking Neural Networks on Automotive Event Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loîc Cordone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4rd International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2022 IEEE WCCI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852979v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche bio-inspirée de l’IA embarquée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Organizing Neurons: Toward Brain-Inspired Multimodal Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Interfaces and Artificial Senses (NIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Spain. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nias.2021.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470083v1</w:t>
+                <w:t xml:space="preserve">hal-03355250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organizing Neurons: Toward Brain-Inspired Multimodal Association</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vers une approche bio-inspirée de l’IA embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Interfaces and Artificial Senses (NIAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.nias.2021.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355250v1</w:t>
+                <w:t xml:space="preserve">hal-03470083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Event Cameras with Sparse Spiking Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Cordone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ferrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5704,51 +5704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromorphic architectures, a support to third generation of Artificial Neural Networks and a new path toward low-power embedded AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Innovation Day II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pôle SCS., Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5767,697 +5767,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike Nets for low power image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neural coding: adapting spike generation for embedded hardware classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Huawei Future ISP (Image Signal Processing) technologies workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959675v1</w:t>
+                <w:t xml:space="preserve">hal-02515109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward unsupervised Human Activity Recognition on Microcontroller Units</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving Self-Organizing Maps with Unsupervised Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Euromicro DSD 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.474-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894539v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based Hybrid Neural Network accelerator for embedded satellite image classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180625⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.404-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63833-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445183v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Self-Organizing-Maps for Post-Labeled Few-Shot Unsupervised Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An FPGA-based Hybrid Neural Network accelerator for embedded satellite image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63833-7_34⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Seville, Spain. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934233v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural coding: adapting spike generation for embedded hardware classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Toward unsupervised Human Activity Recognition on Microcontroller Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.8, </w:t>
+              <w:t xml:space="preserve">conférence Euromicro DSD 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Portorož, Slovenia. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515109v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Self-Organizing Maps with Unsupervised Feature Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spike Nets for low power image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Bangkok, Thailand. pp.474-486</w:t>
+              <w:t xml:space="preserve">4th Huawei Future ISP (Image Signal Processing) technologies workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934260v1</w:t>
+                <w:t xml:space="preserve">hal-02959675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Structural and Computational Resource Allocation for Self-Organizing Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,421 +6528,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information coding and hardware architecture of spiking neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">QoS and Energy-Aware Run-time Adaptation for Mobile Robotic Missions: A Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Khanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro DSD/SEAA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kallithea,Chalkidiki, Greece. pp.291-298, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotic Computing, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.212-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD.2019.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179656v1</w:t>
+                <w:t xml:space="preserve">hal-02018703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS and Energy-Aware Run-time Adaptation for Mobile Robotic Missions: A Learning Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Rasamuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing, 2019.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00039⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nara, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018703v1</w:t>
+                <w:t xml:space="preserve">hal-02276306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Information coding and hardware architecture of spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nara, Japan. pp.1-4, </w:t>
+              <w:t xml:space="preserve">Euromicro DSD/SEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kallithea,Chalkidiki, Greece. pp.291-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2019.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276306v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized visual sensor coupled to a dynamic neural field for embedded attentional process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marino Rasamuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Sensors Applications Symposium (SAS) (SAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sophia-Antipolis, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,51 +6993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Anghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,64 +7110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption minimization on LoRaWAN sensor network by using an Artificial Neural Network based application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kromes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,90 +7214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organizing neurons: toward brain-inspired unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International joint Conference On Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7325,434 +7325,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Saving in a Wireless Sensor Network by Data Prediction by using Self-Organized Maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">A distributed cellular approach of large scale SOM models for hardware implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Recent Advances in Cellular Technologies and 5G for IoT Environments (RACT-5G-IoT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.1090-1095, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Image Processing and Signals (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nice (sophia-antipolis), France. pp.250-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740303v1</w:t>
+                <w:t xml:space="preserve">hal-01923134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Multi-Mission QoS and Energy Manager for Autonomous Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
+                <w:t xml:space="preserve">Energy Saving in a Wireless Sensor Network by Data Prediction by using Self-Organized Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Laguna Hill, CA, United States. pp.270-273, </w:t>
+              <w:t xml:space="preserve">International Workshop on Recent Advances in Cellular Technologies and 5G for IoT Environments (RACT-5G-IoT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Porto, Portugal. pp.1090-1095, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700856v1</w:t>
+                <w:t xml:space="preserve">hal-01740303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed cellular approach of large scale SOM models for hardware implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khacef</w:t>
+                <w:t xml:space="preserve">Towards A Multi-Mission QoS and Energy Manager for Autonomous Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Khanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Image Processing and Signals (IPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nice (sophia-antipolis), France. pp.250-255, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hill, CA, United States. pp.270-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923134v1</w:t>
+                <w:t xml:space="preserve">hal-01700856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pruning Self-Organizing Maps for Cellular Hardware Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vannel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHS 2018 - 12th NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Edinburgh, United Kingdom. pp.272-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7786,103 +7786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromorphic hardware as a self-organizing computing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Girau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Upegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCI 2018 - IEEE World Congress on Computational Intelligence, Workshop NHPU : Neuromorphic Hardware In Practice and Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7907,77 +7907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting machine-learning with neuroscience for neuromorphic architectures design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, Brazil. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8005,706 +8005,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Schedule Tables on Multi-core Systems for AUTOSAR Applications</w:t>
+                <w:t xml:space="preserve">Real-Time Software Distribution on Multi-Core Architectures in Automotive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343901v1</w:t>
+                <w:t xml:space="preserve">hal-01344465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-based smart-camera for spatial cognition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distribution of Real-Time Software on Multi-Core Architectures in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Distributed Smart Cameras (ICDSC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343906v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based bio-inspired architecture for multi-scale attentional vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.231-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Real-Time Software on Multi-Core Architectures in Automotive Systems</w:t>
+                <w:t xml:space="preserve">Optimizing Application Distribution on Multi-Core Systems within AUTOSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gravez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Chambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France. pp.2</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, TOULOUSE, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344279v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Software Distribution on Multi-Core Architectures in Automotive Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attention-based smart-camera for spatial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Guedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Distributed Smart Cameras (ICDSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.121-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344465v1</w:t>
+                <w:t xml:space="preserve">hal-01343906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Application Distribution on Multi-Core Systems within AUTOSAR</w:t>
+                <w:t xml:space="preserve">Generation of Schedule Tables on Multi-core Systems for AUTOSAR Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. pp.191-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289485v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural processing unit for self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8736,740 +8736,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware architecture of Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">Validation of neural networks onto FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hochapfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE 2013) - International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013 / DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DATE, Mar 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862876v1</w:t>
+                <w:t xml:space="preserve">hal-01199370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Model for Hardware Plasticity in Artificial Vision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing (DASIP), 2013 Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECSI, Oct 2013, Cagliari, Italy. pp.30 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of neural networks onto FPGA</w:t>
+                <w:t xml:space="preserve">Hardware architecture of Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Hochapfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013 / DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DATE, Mar 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE 2013) - International Workshop on Neuromorphic and Brain-Based Computing Systems (NeuComp 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199370v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t>
+                <w:t xml:space="preserve">Embodied Computing: Self-adaptation in Bio-inspired Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012 IEEE 26th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.413 - 418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736625v1</w:t>
+                <w:t xml:space="preserve">hal-00733335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middleware Based Executive for Embedded Reconfigurable Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Lkad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Computing: Self-adaptation in Bio-inspired Reconfigurable Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FPGA-based vision perception architecture for robotic missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fiack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Granado</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel and Distributed Processing Symposium Workshops &amp; PhD Forum (IPDPSW), 2012 IEEE 26th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart cameras for robotic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733335v1</w:t>
+                <w:t xml:space="preserve">hal-00766597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based vision perception architecture for robotic missions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-organization in embodied reconfigurable architectures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart cameras for robotic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portugal. pp.4</w:t>
+              <w:t xml:space="preserve">Colloque GDR SocSip 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766597v1</w:t>
+                <w:t xml:space="preserve">hal-00736625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of reconfigurable processing elements during mobile robots missions</w:t>
               </w:r>
@@ -9576,51 +9576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC), 2011 6th International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9883,51 +9883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic adaptation of Hardware-Software scheduling for Reconfigurable System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,77 +9991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Prévotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Mexico. pp.61-66</w:t>
@@ -10103,51 +10103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC multiprocessor RTOS model for services distribution on MPSoC platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10198,51 +10198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular SystemC RTOS Model for Embedded Services Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10371,51 +10371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Dynamically Reconfigurable Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10544,51 +10544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelJ : Component-based Modeling for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10671,90 +10671,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Neural Networks: Integrating Spikes for Energy Efficient Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Artificial Intelligence Circuits and Systems (AICAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Bordeaux, France. </w:t>
@@ -10799,265 +10799,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiking monocular event based 6D pose estimation for space application</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Wireless Sensor Networks Lifetime through On-Device Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourane Abdoulaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA SPAICE conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Applications Symposium (SAS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Naples, Italy. , pp. 1-6, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13885633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAS60918.2024.10636486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705444v1</w:t>
+                <w:t xml:space="preserve">hal-04665196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wireless Sensor Networks Lifetime through On-Device Prediction</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiking monocular event based 6D pose estimation for space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Applications Symposium (SAS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Naples, Italy. , pp. 1-6, 2024, </w:t>
+              <w:t xml:space="preserve">ESA SPAICE conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.394-399, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAS60918.2024.10636486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13885633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665196v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Conservation in Wireless Sensor Networks using Embedded Artificial Neural Networks</w:t>
               </w:r>
@@ -11082,51 +11082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque National 2023 SOC 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. , pp.2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11151,90 +11151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’objets à partir de leurs signatures électromagnétiques en utilisant les réseaux neuronaux convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11259,90 +11259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d’objets à partir de leurs résonances en utilisant les réseaux neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. , pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11367,64 +11367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware design of spiking neural networks for energy-efficient brain inspired computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BioComp 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11568,165 +11568,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Neurones Artificiels pour l’Optimisation de la Consommation dans les Réseaux de Capteurs Sans Fil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Clusterisation de données pour la réduction de la consommation dans les réseaux de capteurs sans fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , pp.1-2, 2017</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France. , pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680697v1</w:t>
+                <w:t xml:space="preserve">hal-01683802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle des réseaux de neurones artificiels : des Neurosciences au Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11758,122 +11745,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterisation de données pour la réduction de la consommation dans les réseaux de capteurs sans fils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Réseaux de Neurones Artificiels pour l’Optimisation de la Consommation dans les Réseaux de Capteurs Sans Fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France. , pp.1, 2017</w:t>
+              <w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , pp.1-2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683802v1</w:t>
+                <w:t xml:space="preserve">hal-01680697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11891,103 +11891,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Use-Case: Onboard Satellite Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Ubiquitous, Low-power Image Processing Platforms</w:t>
@@ -12029,51 +12029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC Multiprocessor RTOS model for services distribution on RTOS platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12194,77 +12194,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration d’Invention DI-14851-01 du logiciel MicroAI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DI-14851-01. EDGE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12282,77 +12282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé hors-ligne d'allocation d'un logiciel embarqué temps réel sur une architecture microcontrôleur multicoeur et son utilisation pour des applications embarquées dans un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12383,77 +12383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-line allocation method of embedded and real-time software on a multicore architecture and its use for embedded applications in automotive vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Camut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12516,51 +12516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultimodalBirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12637,246 +12637,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvoyance: des lunettes pour raconter le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Written and spoken digits database for multimodal learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078741v1</w:t>
+                <w:t xml:space="preserve">hal-02327938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written and spoken digits database for multimodal learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Malvoyance: des lunettes pour raconter le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327938v1</w:t>
+                <w:t xml:space="preserve">hal-02078741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware vision architecture for autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Soc-Sip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12946,51 +12946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterogeneous SoC Design with RISC-V Processor and SNN Accelerator for Edge AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfei Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13021,90 +13021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization Ability of Deep Learning Algorithms Trained using SEM Data for Objects Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Zaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13122,77 +13122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-inspired self-organization with cellular neuromorphic computing for multimodal unsupervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13242,64 +13242,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural exploration of hardware Spiking Neural Networks integrating Non-Volatile Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13499,51 +13499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5379149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourane Abdoulaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vigneron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3566825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3378520" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2ec9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1154241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cherdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Muliukov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.825879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caquineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.09.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9101605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khanh Ho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X19400221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638559" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fiack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0391-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gantel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Khiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362374.2362378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/349465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grienay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montfort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Hareb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6975-2_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montfort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227429" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW69685.2025.00169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619664v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_30" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10649943" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191701" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lic Tran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Huy Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Manh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Cordone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30105-6_48" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kervennic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892277" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892618" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784460" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nias.2021.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cordone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00090" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207702" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934260v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barrientos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kromes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8705992" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852098" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.161" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708904" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967440" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853828" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Chambrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hochapfel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Knecht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Lkad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981533" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delosme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2005.1612618" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.118" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/11173113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spaice.esa.int/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13885633" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665196v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636486" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680697v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6AB4D218B72E0FFC59D1DD93F84C2153A2B6CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767246v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Song" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5379149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourane Abdoulaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vigneron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3566825" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2ec9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3378520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1154241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1224457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cherdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vallauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Novac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caquineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RS007487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Muliukov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khacef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.825879" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21092984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03186497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Girau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Upegui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9101605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.09.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Khanh Ho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X19400221" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fiack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0391-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gantel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Khiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Kessal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362374.2362378" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ghaffari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/976296" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/450607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefebvre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/349465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grienay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Reyboz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11401515" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Hareb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6975-2_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW69685.2025.00169" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montfort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173090" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montfort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72359-9_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10649943" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lic Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Huy Trinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Manh Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318893" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#238;c Cordone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30105-6_48" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191614" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuRAD50154.2022.9784460" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kervennic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892277" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892618" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nias.2021.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470083v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cordone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ferrante" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207702" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63833-7_34" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Russo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barrientos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sousa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2019.00050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644897" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013645v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kromes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8705992" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852098" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708904" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.161" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00057" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826263v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vannel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541465" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489241" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344279v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cotard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Chambrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Guedjou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967440" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853818" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hochapfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.52" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781983v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Knecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Lkad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766597v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736625v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fellus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981533" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cucu-Grosjean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524756v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delosme" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2005.1612618" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341374v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.118" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052050v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/11173113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS64808.2025.11173113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS60918.2024.10636486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spaice.esa.int/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13885633" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696577v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683802v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9965-5_9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6AB4D218B72E0FFC59D1DD93F84C2153A2B6CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767246v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540404v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Chtioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Saulquin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17633386" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078741v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfei Song" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545434v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>