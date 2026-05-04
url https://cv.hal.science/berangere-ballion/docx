--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -3637,273 +3637,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic striatal interneurons activity and relationships with dopamine</w:t>
+                <w:t xml:space="preserve">Effect of dopamine depletion on metabolic cortical activities in rat model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Andrés Belluscio</w:t>
+                <w:t xml:space="preserve">Celine Guigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Alberto Riquelme</w:t>
+                <w:t xml:space="preserve">M. Castle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Neurosciences Argentines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Cordoba, Argentina</w:t>
+              <w:t xml:space="preserve">Society for Neuroscience 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484846v1</w:t>
+                <w:t xml:space="preserve">hal-02484868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dopamine depletion on metabolic cortical activities in rat model of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Guigoni</w:t>
+                <w:t xml:space="preserve">Cholinergic striatal interneurons activity and relationships with dopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Andrés Belluscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Aymerich</w:t>
+                <w:t xml:space="preserve">Luis-Alberto Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gustavo Murer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Neuroscience 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Congrès des Neurosciences Argentines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484868v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratelencephalic corticostriatal neurons equally excite striatonigral and striatopallidal neurons and their discharge activity is reduced by dopamine depletion but not restored by apomorphine</w:t>
               </w:r>
@@ -4863,51 +4863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frenois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Zold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gustavo Murer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.05.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNCS2NZT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lanciego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06192.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNXF6STT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Riquelme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05475.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SCD49XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Savignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charveron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02256133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Branchereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chapron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-3806(02)00414-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM0R3K8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01794.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0C7A543DDDDFB5927C5E31D4B247F079DB8783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00154.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-799FH0BK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Frenois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gustavo Murer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Andr&#233;s Belluscio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Alberto Riquelme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guigoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Aymerich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetrit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frenois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Zold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gustavo Murer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.05.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNCS2NZT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lanciego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06192.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNXF6STT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Riquelme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05475.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SCD49XJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Savignan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Odessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charveron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02256133" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Branchereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chapron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-3806(02)00414-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM0R3K8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01794.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0C7A543DDDDFB5927C5E31D4B247F079DB8783C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00154.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-799FH0BK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Frenois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gustavo Murer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bezard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guigoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Aymerich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Andr&#233;s Belluscio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Alberto Riquelme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Morin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>