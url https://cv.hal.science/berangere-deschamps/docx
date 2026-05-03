--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -758,51 +758,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spécificités de la reprise d’entreprise contrainte</w:t>
+                <w:t xml:space="preserve">The specific characteristics of business takeovers out of necessity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tessier-Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
@@ -825,1633 +825,1438 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.194.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543433v1</w:t>
+                <w:t xml:space="preserve">hal-04650006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific characteristics of business takeovers out of necessity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0205⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650006v1</w:t>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles du conseil acheteur dans la négociation d’un transfert externe de PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 46 (286), pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05038813v1</w:t>
+                <w:t xml:space="preserve">hal-03978971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles du conseil acheteur dans la négociation d’un transfert externe de PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3-4), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03978971v1</w:t>
+                <w:t xml:space="preserve">emse-03042949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les émotions du repreneur lors des négociations de transfert externe d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.6117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03042949v1</w:t>
+                <w:t xml:space="preserve">hal-04650106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions du repreneur lors des négociations de transfert externe d’entreprise</w:t>
+                <w:t xml:space="preserve">Entreprendre sans salariés, seul mais en équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.6117⟩</w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 44 (2), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.442.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04650106v1</w:t>
+                <w:t xml:space="preserve">hal-04650112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre sans salariés, seul mais en équipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.151-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.442.0038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650112v1</w:t>
+                <w:t xml:space="preserve">emse-01923149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la connaissance autour des pratiques de transmissions-reprises réalisées par les personnes physiques : vers le concept de transfert d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3-4), pp.189-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.173.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01923149v1</w:t>
+                <w:t xml:space="preserve">hal-02023320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la connaissance autour des pratiques de transmissions-reprises réalisées par les personnes physiques : vers le concept de transfert d'entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Succession: When Children Return to Take Over the Family Business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.714-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.173.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023320v1</w:t>
+                <w:t xml:space="preserve">hal-00975442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Succession: When Children Return to Take Over the Family Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
+                <w:t xml:space="preserve">The Role of Advisors and The Sequence of Their Actions in Sibling Team Succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12167⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.282-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.184.0282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00975442v1</w:t>
+                <w:t xml:space="preserve">hal-01983128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Advisors and The Sequence of Their Actions in Sibling Team Succession</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Cisneros</w:t>
+                <w:t xml:space="preserve">L'accompagnant du repreneur : conseil, mentor ou coach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Geindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (21-22), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.021.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.184.0282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01983128v1</w:t>
+                <w:t xml:space="preserve">hal-01070989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnant du repreneur : conseil, mentor ou coach ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PME familiales québécoises : Impact des parties prenantes externes à la famille dans les co-successions en fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Fatien-Diochon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.021.0038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006277v1</w:t>
+                <w:t xml:space="preserve">halshs-01328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME familiales québécoises : Impact des parties prenantes externes à la famille dans les co-successions en fratrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Bares</w:t>
+                <w:t xml:space="preserve">PME familiales québécoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps Bérangère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cisneros Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (4), pp.151-163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Vol. 18 (n°4), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328637v1</w:t>
+                <w:t xml:space="preserve">hal-01514032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement du repreneur : conseil, mentor ou coach ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment transmettre l’entreprise familiale à plusieurs enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.021.0038⟩</w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.384.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070989v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME familiales québécoises</w:t>
-[...193 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La RSE en PME, un facteur de développement stratégique après une succession familiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Business and Entrepreneurship,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 25 (n° 1), p. 75-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08276331.2012.10593560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00784666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2461,552 +2266,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALL FOR ONE AND ONE FOR ALL? TOWARDS A COLLECTIVE VIEW OF ENTREPRENEURIAL PERSISTENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCERC - Babson College Entrepreneurship Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All for one and one for all? Towards a collective view of entrepreneurial persistence in social enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual social entrepreneurship conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term persistence in social enterprise: a collective perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM - European Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde - De nouveaux récits pour accélérer la transition de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Communication et du Marketing Responsable (CMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formule Magique, Jun 2023, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial commitment in collective social ventures: Navigating between the end of the world and the end of the month</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gabay Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Slitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of collective entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3022,1894 +2827,1894 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIMS - Association International de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business transfer management as navigation through paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS European Group for Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam (Online), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement citoyen auprès de porteurs de projet de création d’entreprise : le processus entrepreneurial revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME - Congrès International Francophone sur l'Entrepreneuriat et les PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice (E-Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre une entreprise par contrainte : difficultés et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653464v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02129132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who supports women who buy firm?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reprise d’entreprise sous contrainte : difficultés et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tessier-Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier, Jun 2019, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653454v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprendre une entreprise par contrainte : difficultés et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02129132v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reprise d’entreprise sous contrainte : difficultés et opportunités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who supports women who buy firm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier, Jun 2019, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687959v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions du repreneur lors d’une négociation de transfert externe</w:t>
+                <w:t xml:space="preserve">Les déterminants de la légitimité du repreneur externe d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamarque</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyès Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653457v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la légitimité du repreneur externe d’une PME</w:t>
+                <w:t xml:space="preserve">Les émotions du repreneur lors d’une négociation de transfert externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lyès Mazari</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653465v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for women successors through their personal and professional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM - EURopean Académy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet des pratiques RSE initiées par un repreneur externe d’une PME sur sa légitimité auprès de ses salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01814388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure appréhension des freins rencontrés et leviers mobilisés par les femmes lors du processus de reprise d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thevenard-Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02048381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion dans les transferts d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des pratiques RSE sur la relation entre repreneur et salariés : une analyse par la légitimité du repreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur ? Le cas du transfert d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01158400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur? Le cas du transfert d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l'AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, une démarche stratégique de changement organisationnel des PME familiales ? Le cas de la transmission-reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEI/AIREPME " Entrepreneuriat et PME : enjeux et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00989820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature anglophone sur les reprises externes de PME: proposition d’un cadre d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne dit-on pas des cordonniers qu'ils sont les plus mal chaussés : le cas de l'accompagnateur devenu repreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 ème congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke, Canada. actes sur CD ROM, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprendre une entreprise saine ou en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon des micro entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Palais des congrès - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la reprise d'entreprises saines et défaillantes : Rôle et influence des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées Georges Doriot, les pratiques de repreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage in project management: The example of collaboration between an industrial and a research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGOS conference, Sub-theme 24: Bricolage and re-employment in organizations, Berlin, 30th June – 2nd July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4919,350 +4724,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop: 5 études de cas de transformation coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Charmettant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boissin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Charmettant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magne Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boissin Olivier</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Campus ouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 225 p., 2022, 979-10-90293-70-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Missonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thévenard-Puthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barbelivien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Missonier</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003022527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le duo cédant-repreneur, pour une compréhension intégrée de la transmission-reprise des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cadieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec,, 268 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5272,633 +5077,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre, une introduction à l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeBoeck supérieur, pp.323-335, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Charmettant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charmettant, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus ouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04028591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Charmettant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charmettant, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus ouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04028083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation coopérative comme métamorphose des relations sociales : déroulement des processus et épreuves-clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Charmettant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschamps Bérangère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juban Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boissin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magne Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charmettant, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus ouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 63-92, 2022, 979-10-90293-70-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03880665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation coopérative : une forme singulière de repreneuriat aux enjeux importants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Charmettant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschamps Bérangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charmettant, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus ouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 29-62, 2022, 979-10-90293-70-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03880623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Tremblay, succéder en fratrie : comment diriger à deux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,1064 +5719,1091 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission-Reprise, 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-131, 2020, 978-2-37687-355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Transfer: Historical Perspectives, Definitions and the Transfer Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Cas Reparauto. Une reprise inattendue : Quand un enseignant reprend le garage de son père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
+              <w:t xml:space="preserve">Transmission-reprise d’entreprise – 11 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650237v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cas Reparauto. Une reprise inattendue : Quand un enseignant reprend le garage de son père</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A research Framework for External Business Transfers of SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Durst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission-reprise d’entreprise – 11 études de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269259v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas d'une reprise inattendue : quand un enseignant reprend le garage de son père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalus-Sauvannet Marie-Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A research Framework for External Business Transfers of SMEs</w:t>
+                <w:t xml:space="preserve">Business Transfer: Historical Perspectives, Definitions and the Transfer Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susanne Durst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650246v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Oikawa Denim, une entreprise japonaise reprise par l’épouse du fondateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katzuyuki Kaméi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission-Reprise, 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.184-196, 2020, 978-2-37687-355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas OIKAWA DENIM : Une entreprise japonaise reprise par l’épouse du fondateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaméi Katzuyuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female External Successors : Difficulties During the Business Transfer Process and Types of Support Required</w:t>
+                <w:t xml:space="preserve">Crise sanitaire : résilience et (ré)actions des dirigeants de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions; EMS, pp.33-46, 2020, 9782376874010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809846v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire : résilience et (ré)actions des dirigeants de PME</w:t>
+                <w:t xml:space="preserve">Marie Christine Oghly, entrepreneure en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parcours de femmes entrepreneures en France, 12 récits de créatrices et repreneures d'entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS; EMS Editions, pp.140-151, 2020, 9782847698206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.lebeg.2020.01.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653395v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Oghly, entrepreneure en série</w:t>
+                <w:t xml:space="preserve">Female External Successors : Difficulties During the Business Transfer Process and Types of Support Required</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thevenard-Puthod Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de femmes entrepreneures en France, 12 récits de créatrices et repreneures d'entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.140-151, 2020, 9782847698206</w:t>
+              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-265, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653387v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11:Legitimacy of the external successor : Issues and means of acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Barbelivien, Bérangère Deschamps, Audrey Missonier, Paulette Robic et Catherine Thévenard Puthod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, pp.165-178, 2020, 9781003022527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003022527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03031445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Legitimacy of the External Buyer: Issues and Means of Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazari Lyès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger-Douce Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-179, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management à l’épreuve du confinement. Enquête narrative et analyse de données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-32, 2020, 9782376874010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EMS Editions, pp.13-32, 2020, 9782376874010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7187,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Castagnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Entrepreneurship Education: Issues and Newness, Cheltenham (UK), Edward Elgar Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Fayolle and Heinz Klandt (Eds),, pp.263-276, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7383,51 +7215,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Succession of a Japanese Family Business: Father–Daughter–Granddaughter Relationships, Legacy, and Legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuyuki Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,51 +7312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8125,51 +7957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426231189883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111059ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cisneros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geindre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard Puthod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10053279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cisneros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chirita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfbs.2021.100467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086419ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00396" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.6117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GVN68FXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.442.0038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0175" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V98KZ5X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.184.0282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien-Diochon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026035ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisneros Luis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.384.0082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Chtourou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Jabri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard Puthod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02048381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Barbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissin Olivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Nathalie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbelivien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalus-Sauvannet Marie-Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katzuyuki Kam&#233;i" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;i Katzuyuki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenard-Puthod Catherine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari Ly&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger-Douce Sandrine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castagnos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kamei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781071981603" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kahane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01335664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Tornikoski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecointre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buffart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426231189883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111059ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cisneros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geindre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard Puthod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10053279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cisneros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chirita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfbs.2021.100467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086419ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.6117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GVN68FXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.442.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V98KZ5X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.184.0282" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026035ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisneros Luis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.384.0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Chtourou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Jabri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard Puthod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02048381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Barbot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissin Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Nathalie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbelivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalus-Sauvannet Marie-Christine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katzuyuki Kam&#233;i" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;i Katzuyuki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenard-Puthod Catherine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari Ly&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger-Douce Sandrine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castagnos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kamei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781071981603" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kahane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01335664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Tornikoski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecointre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buffart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>