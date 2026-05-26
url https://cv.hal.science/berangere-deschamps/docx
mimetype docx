--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -983,222 +983,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles du conseil acheteur dans la négociation d’un transfert externe de PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00396⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3-4), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978971v1</w:t>
+                <w:t xml:space="preserve">emse-03042949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychologiques de la légitimité du repreneur externe d’une PME auprès des salariés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles du conseil acheteur dans la négociation d’un transfert externe de PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3-4), pp.163-187. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (286), pp.89-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03042949v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions du repreneur lors des négociations de transfert externe d’entreprise</w:t>
               </w:r>
@@ -1281,209 +1281,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre sans salariés, seul mais en équipe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 44 (2), pp.38-41. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.151-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.442.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650112v1</w:t>
+                <w:t xml:space="preserve">emse-01923149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE comme vecteur de légitimité du repreneur externe d'une petite entreprise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entreprendre sans salariés, seul mais en équipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.151-180. </w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 44 (2), pp.38-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1062127ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/riges.442.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01923149v1</w:t>
+                <w:t xml:space="preserve">hal-04650112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la connaissance autour des pratiques de transmissions-reprises réalisées par les personnes physiques : vers le concept de transfert d'entreprise</w:t>
               </w:r>
@@ -1748,235 +1748,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnant du repreneur : conseil, mentor ou coach ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PME familiales québécoises : Impact des parties prenantes externes à la famille dans les co-successions en fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
+                <w:t xml:space="preserve">Franck Bares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (21-22), pp.38-46. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.021.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070989v1</w:t>
+                <w:t xml:space="preserve">halshs-01328637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME familiales québécoises : Impact des parties prenantes externes à la famille dans les co-successions en fratrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accompagnant du repreneur : conseil, mentor ou coach ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Geindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bares</w:t>
+                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (4), pp.151-163. </w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (21-22), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.021.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328637v1</w:t>
+                <w:t xml:space="preserve">hal-01070989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME familiales québécoises</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 18 (n°4), pp.151-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1026035ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514032v1</w:t>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE en PME, un facteur de développement stratégique après une succession familiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,411 +3021,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprendre une entreprise par contrainte : difficultés et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02129132v1</w:t>
+                <w:t xml:space="preserve">hal-04653464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reprise d’entreprise sous contrainte : difficultés et opportunités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who supports women who buy firm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier, Jun 2019, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687959v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprendre une entreprise par contrainte : difficultés et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’étude des déterminants de la légitimité du repreneur externe d’une PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’AEI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653464v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02129132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who supports women who buy firm?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reprise d’entreprise sous contrainte : difficultés et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tessier-Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AEI - Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier, Jun 2019, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653454v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la légitimité du repreneur externe d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyès Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3558,51 +3558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for women successors through their personal and professional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thévenard Puthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM - EURopean Académy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,64 +3627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet des pratiques RSE initiées par un repreneur externe d’une PME sur sa légitimité auprès de ses salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des pratiques RSE sur la relation entre repreneur et salariés : une analyse par la légitimité du repreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,64 +3968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur ? Le cas du transfert d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,64 +4076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, comme levier de légitimité de l’acquéreur? Le cas du transfert d’une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l'AEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4158,64 +4158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, une démarche stratégique de changement organisationnel des PME familiales ? Le cas de la transmission-reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5667,428 +5667,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03880623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Tremblay, succéder en fratrie : comment diriger à deux ?</w:t>
+                <w:t xml:space="preserve">Business Transfer: Historical Perspectives, Definitions and the Transfer Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission-Reprise, 11 études de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-131, 2020, 978-2-37687-355-6</w:t>
+              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650984v1</w:t>
+                <w:t xml:space="preserve">hal-04650237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cas Reparauto. Une reprise inattendue : Quand un enseignant reprend le garage de son père</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cas d'une reprise inattendue : quand un enseignant reprend le garage de son père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalus-Sauvannet Marie-Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission-reprise d’entreprise – 11 études de cas</w:t>
+              <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269259v1</w:t>
+                <w:t xml:space="preserve">hal-04809849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A research Framework for External Business Transfers of SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Durst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas d'une reprise inattendue : quand un enseignant reprend le garage de son père</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Cas Reparauto. Une reprise inattendue : Quand un enseignant reprend le garage de son père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
+              <w:t xml:space="preserve">Transmission-reprise d’entreprise – 11 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809849v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Transfer: Historical Perspectives, Definitions and the Transfer Process</w:t>
+                <w:t xml:space="preserve">Cas Tremblay, succéder en fratrie : comment diriger à deux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Transfers, Family Firms and Entrepreneurship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2020, 9781003022527</w:t>
+              <w:t xml:space="preserve">Transmission-Reprise, 11 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-131, 2020, 978-2-37687-355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650237v1</w:t>
+                <w:t xml:space="preserve">hal-04650984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Oikawa Denim, une entreprise japonaise reprise par l’épouse du fondateur</w:t>
               </w:r>
@@ -6150,282 +6150,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas OIKAWA DENIM : Une entreprise japonaise reprise par l’épouse du fondateur</w:t>
+                <w:t xml:space="preserve">Crise sanitaire : résilience et (ré)actions des dirigeants de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaméi Katzuyuki</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions; EMS, pp.33-46, 2020, 9782376874010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809858v1</w:t>
+                <w:t xml:space="preserve">hal-04653395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire : résilience et (ré)actions des dirigeants de PME</w:t>
+                <w:t xml:space="preserve">Marie Christine Oghly, entrepreneure en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la crise sur le management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions; EMS, pp.33-46, 2020, 9782376874010. </w:t>
+              <w:t xml:space="preserve">Parcours de femmes entrepreneures en France, 12 récits de créatrices et repreneures d'entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS; EMS Editions, pp.140-151, 2020, 9782847698206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.lebeg.2020.01.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653395v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Oghly, entrepreneure en série</w:t>
+                <w:t xml:space="preserve">Le cas OIKAWA DENIM : Une entreprise japonaise reprise par l’épouse du fondateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaméi Katzuyuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours de femmes entrepreneures en France, 12 récits de créatrices et repreneures d'entreprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transmission reprise d'entreprise. 11 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653387v1</w:t>
+                <w:t xml:space="preserve">hal-04809858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female External Successors : Difficulties During the Business Transfer Process and Types of Support Required</w:t>
               </w:r>
@@ -6497,64 +6497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11:Legitimacy of the external successor : Issues and means of acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6704,51 +6704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management à l’épreuve du confinement. Enquête narrative et analyse de données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,51 +7312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise d'entreprise, une opportunité pour la mise en œuvre de la RSE en PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7957,51 +7957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426231189883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111059ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cisneros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geindre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard Puthod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10053279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cisneros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chirita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfbs.2021.100467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086419ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.6117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GVN68FXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.442.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V98KZ5X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.184.0282" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026035ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisneros Luis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.384.0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Chtourou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Jabri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard Puthod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02048381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Barbot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissin Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Nathalie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbelivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalus-Sauvannet Marie-Christine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katzuyuki Kam&#233;i" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;i Katzuyuki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenard-Puthod Catherine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari Ly&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger-Douce Sandrine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castagnos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kamei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781071981603" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kahane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01335664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Tornikoski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecointre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buffart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Slitine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02662426231189883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard-Puthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111059ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cisneros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geindre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard Puthod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2023.10053279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cisneros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chirita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfbs.2021.100467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086419ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03042949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.6117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GVN68FXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01923149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1062127ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.442.0038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00975442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1V98KZ5X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.184.0282" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026035ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.021.0038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisneros Luis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bar&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.384.0082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2012.10593560" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gabay Mariani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saquer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafi Chtourou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Jabri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;venard Puthod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02129132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02048381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01158400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00989820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Barbot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissin Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Nathalie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Robic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbelivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341821v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalus-Sauvannet Marie-Christine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katzuyuki Kam&#233;i" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0033" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.lebeg.2020.01.0140" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam&#233;i Katzuyuki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenard-Puthod Catherine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03031445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari Ly&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger-Douce Sandrine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castagnos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Castagnos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyuki Kamei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781071981603" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boissin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Genet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kahane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-01335664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erno Tornikoski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lecointre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buffart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>