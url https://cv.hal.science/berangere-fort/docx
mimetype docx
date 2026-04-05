--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -978,247 +978,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le transport terrestre durant l’Antiquité entre Langres/&amp;lt;em&amp;gt;Andematunum&amp;lt;/em&amp;gt;, Besaçon/&amp;lt;em&amp;gt;Vesontio&amp;lt;/em&amp;gt; et Chalon-sur-Saône/&amp;lt;em&amp;gt;Cabillonum&amp;lt;/em&amp;gt; : attelage et véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Raux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
+              <w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-156, 2021, Monographies Instrumentum, 978-2-35518-112-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03887965v1</w:t>
+                <w:t xml:space="preserve">hal-03156385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport terrestre durant l’Antiquité entre Langres/&amp;lt;em&amp;gt;Andematunum&amp;lt;/em&amp;gt;, Besaçon/&amp;lt;em&amp;gt;Vesontio&amp;lt;/em&amp;gt; et Chalon-sur-Saône/&amp;lt;em&amp;gt;Cabillonum&amp;lt;/em&amp;gt; : attelage et véhicule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 70, </w:t>
+              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-156, 2021, Monographies Instrumentum, 978-2-35518-112-2</w:t>
+                <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156385v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métallurgie à Famars : une activité présente mais encore mal identifiée</w:t>
               </w:r>
@@ -2448,51 +2448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole urbaine de La Tène D2b et du début de l’époque augustéenne à Troyes « Impasse des Carmélites » (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,90 +3286,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATEG III. La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon, 8-10 novembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk. 52, p. 342, 2021, Revue Archéologique de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Antiquité tardive dans l’Est de la Gaule : actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3831,77 +3831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, 2021, L'Antiquité tardive dans l'Est de la Gaule III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,77 +4053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive, Actes du colloque international de Dijon, 8-9 nov. 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suppléments à la RAE, 52, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,243 +4687,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
+                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430778v1</w:t>
+                <w:t xml:space="preserve">hal-03679232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
+                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
+              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679232v1</w:t>
+                <w:t xml:space="preserve">hal-03430778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments métalliques dans les contextes de meuneries antiques : premier bilan</w:t>
               </w:r>
@@ -5499,51 +5499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EF67960"/>
+    <w:nsid w:val="FD1033C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-143X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01903032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03156385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04343745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.14311" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01742820v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Thuet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01659079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-143X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01903032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03156385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04343745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.14311" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01742820v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Thuet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01659079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>