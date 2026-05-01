--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -156,1383 +156,1383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicraft activities in the small town of Fanum Martis (Famars, noter France) : analysing and interpreting spatial organisation and production size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clotuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergasteria : Premises and Processes of creation in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.80-91, 2025, 9781803278254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ensemble d’outillage de Saint-Clément (Yonne), reflet des activités d’un établissement rural de la cité des Sénons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, 2023, 978-2-36441-482-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ensemble d'outillage agricole de la villa de Saint-Clément (89), reflet des activités d'un établissement rural de la cité des Sénons ? Premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe ap.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-259, 2023, Art, Archéologie &amp; Patrimoine, 978-2-36441-482-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport terrestre durant l’Antiquité entre Langres/&amp;lt;em&amp;gt;Andematunum&amp;lt;/em&amp;gt;, Besaçon/&amp;lt;em&amp;gt;Vesontio&amp;lt;/em&amp;gt; et Chalon-sur-Saône/&amp;lt;em&amp;gt;Cabillonum&amp;lt;/em&amp;gt; : attelage et véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Raux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-156, 2021, Monographies Instrumentum, 978-2-35518-112-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métallurgie à Famars : une activité présente mais encore mal identifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clotuche Raphaël, Delapierre Emmanuelle, Beaussart Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville antique de Famars : [exposition, Musée des beaux-arts de Valenciennes, 12 avril-16 septembre 2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service archéologique de Valenciennes, pp.67-78, 2013, 978-2-354-04037-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les militaria », « Les instruments de soin », « La parure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clotuche Raphaël, Delapierre Emmanuelle, Beaussart Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville antique de Famars : [exposition, Musée des beaux-arts de Valenciennes, 12 avril-16 septembre 2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service archéologique de Valenciennes, pp.47 et 126-129, 2013, 978-2-354-04037-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pièces d’armement et d’équipement militaire provenant des fouilles récentes du camp légionnaire de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schnitzler Bernadette, Kuhnle Gertrud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strasbourg-Argentorate : un camp légionnaire sur le Rhin (Ier au IVe siècle après J.- C.) : [exposition, Musée archéologique de Strasbourg, 15-10-2010 au 31-12-2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de la ville de Strasbourg ; INRAP, pp.95-100, 2010, 978-2-35125-086-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les militaria de début du Haut-Empire (Ier - IIème s. de notre ère) retrouvées à Autun (Saône-et-Loire).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces de César. Militaria tardo-républicains en contexte gaulois. Actes de la table-ronde du centre archéologique du mont Beuvray. 17 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 141 - 168, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Vau Chevrau et La Côme Gérarde (Yonne) : centrale photovoltaïque, zone 3 nord et zone 5 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 2 vol. (161 p., 119 p.) : ill. en noir et en coul., couv. ill. en coul., cartes, plans ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thervay, Entre Deux Vies : un établissement rural antique inédit dans la vallée de l'Ognon : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2010, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903032v1</w:t>
-              </w:r>
-[...861 lines deleted...]
-                <w:t xml:space="preserve">hal-02532773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.257-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1658,64 +1658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« équipement » nécessaire au fonctionnement d’une &amp;lt;em&amp;gt;villa&amp;lt;/em&amp;gt;. La &amp;lt;em&amp;gt;villa&amp;lt;/em&amp;gt; de Saint-Clément (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1762,51 +1762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fibule en argent doré à décors zoomorphes d’origine croate, découverte à Beaune (Côte-d’Or, FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1831,90 +1831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération secondaire de Famars/&amp;lt;i&amp;gt;Fanum Martis&amp;lt;/i&amp;gt; (Nord) durant l’Antiquité tardive : d’un pôle commercial au centre militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clotuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Thuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2016,77 +2016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux tombes féminines, atypiques et privilégiées de la nécropole du Bas-Empire d'Arcis-sur-Aube (Champagne-Ardenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2122,403 +2122,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement d'un vallon : deux ouvrages d'art de la VIIIe légion à Mirebeau-sur-Bèze, La Combotte (Côte-d'Or)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaston</w:t>
+                <w:t xml:space="preserve">Se soigner à Fanum Martis dans l’Antiquité. Les enseignements de l’instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clotuche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Médecines, 43, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489297v1</w:t>
+                <w:t xml:space="preserve">hal-01484396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se soigner à Fanum Martis dans l’Antiquité. Les enseignements de l’instrumentum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un objet prophylactique ? L’intaille magique de Mandeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Clotuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Médecines, 43, pp.34-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeopages.1901⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 43, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.1803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484396v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un objet prophylactique ? L’intaille magique de Mandeure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'aménagement d'un vallon : deux ouvrages d'art de la VIIIe légion à Mirebeau-sur-Bèze, La Combotte (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Joan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.147-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934119v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole urbaine de La Tène D2b et du début de l’époque augustéenne à Troyes « Impasse des Carmélites » (Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,64 +2573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier métallique et l'instrumentum : approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 131, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couteau à fourreau ajouré provenant d’une sépulture datée de la première moitié du IVe s. à Arcis-sur-Aube (F, Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,64 +2733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'une cymbale à Fanum Martis (F, Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Décembre, p. 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2815,64 +2815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage du plomb en contexte rural à la fin de l’Antiquité. Exemple de la villa de Burgille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mazimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militaria et l'occupation militaire de l'agglomération secondaire de Kembs-Cambete (Haut-Rhin) sous le Haut Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52, pp.373-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3286,90 +3286,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATEG III. La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon, 8-10 novembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk. 52, p. 342, 2021, Revue Archéologique de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3400,64 +3400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Antiquité tardive dans l’Est de la Gaule : actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Archéologique de l’Est / Société Archéologique Champenoise, pp.510, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3488,51 +3488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société antique : paysages et pratiques funéraires en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3711,64 +3711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier métallique et l’instrumentum, Dossier méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">32, 2013, Les Nouvelles de l’archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3818,90 +3818,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, 2021, L'Antiquité tardive dans l'Est de la Gaule III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,64 +3926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier métallique et l'instrumentum : approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,90 +4040,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive, Actes du colloque international de Dijon, 8-9 nov. 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suppléments à la RAE, 52, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4186,51 +4186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une série de couteaux du IIIe s. ap. J.-C. à fourreau à décor zoomorphe ajouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -4283,90 +4283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie quotidienne et artisanat : la pars rustica de la villa de Beire-le-Châtel (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne - Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Besançon, France. pp.41-44</w:t>
@@ -4421,77 +4421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule, II. Sépultures, nécropoles et pratiques funéraires en Gaule de l'Est - Actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Chalons-en-Champagne, France. pp.11-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4516,64 +4516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments métalliques dans les contextes de meuneries antiques : premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. pp.775-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Age - XXXVe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antibes, France. pp.431-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,286 +4687,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
+              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679232v1</w:t>
+                <w:t xml:space="preserve">hal-03430778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430778v1</w:t>
+                <w:t xml:space="preserve">hal-03679232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments métalliques dans les contextes de meuneries antiques : premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaccottey Luc; Rollier Gilles, 2011, Lons-le-Saunier, France. pp.775-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4985,230 +4985,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques dépôts romains découverts sur la Ligne à Grande Vitesse Rhin-Rhône : les sites de Burgille (25) et de Thervay (39)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mandeure (Maxima Sequanorum) : Eine spätrömische Befestigung am Ufer des Doubs im Hinterland des Rheinlimes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Mazimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du matériel au spirituel : réalités archéologiques et historiques des "dépôts" de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Antibes, France. p. 437-444</w:t>
+              <w:t xml:space="preserve">Mandeure (Maxima Sequanorum) : Eine spätrömische Befestigung am Ufer des Doubs im Hinterland des Rheinlimes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spain. pp.773-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00919317v1</w:t>
+                <w:t xml:space="preserve">halshs-00610940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandeure (Maxima Sequanorum) : Eine spätrömische Befestigung am Ufer des Doubs im Hinterland des Rheinlimes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelques dépôts romains découverts sur la Ligne à Grande Vitesse Rhin-Rhône : les sites de Burgille (25) et de Thervay (39)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Mouton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mandeure (Maxima Sequanorum) : Eine spätrömische Befestigung am Ufer des Doubs im Hinterland des Rheinlimes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Spain. pp.773-778</w:t>
+              <w:t xml:space="preserve">Du matériel au spirituel : réalités archéologiques et historiques des "dépôts" de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Antibes, France. p. 437-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610940v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00919317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la Fenotte à Mirebeau-sur-Bèze (Côte-d'Or). Un exemple d'occupation militaire pauvre en militaria.</w:t>
               </w:r>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Larcelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site de la Fenotte à Mirebeau-sur-Bèze (Côte-d'Or). Un exemple d'occupation militaire pauvre en militaria.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Glux-en-Glenne, France. p. 159-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5334,51 +5334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges antiques liés à la villa de Mâcon-Loché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,51 +5499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD1033C6"/>
+    <w:nsid w:val="DB1B3C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-143X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01903032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03156385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04343745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.14311" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01742820v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Thuet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01659079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-fort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-143X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147799112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268663v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Willems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Yvinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03156385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01903032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04343745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Baudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.14311" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01742820v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Thuet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01659079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1803" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1742" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01489455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04342641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>