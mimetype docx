--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -510,235 +510,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions et conséquences de la satisfaction au travail des apprentis. Le cas de l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Les apprentis de l'enseignement supérieur : de la satisfaction à l'engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, XVI (40), pp.161-180. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.35-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips.040.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.033.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568750v1</w:t>
+                <w:t xml:space="preserve">hal-00567781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentis de l'enseignement supérieur : de la satisfaction à l'engagement ?</w:t>
+                <w:t xml:space="preserve">Dimensions et conséquences de la satisfaction au travail des apprentis. Le cas de l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33, pp.35-51. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XVI (40), pp.161-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.033.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips.040.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567781v1</w:t>
+                <w:t xml:space="preserve">hal-00568750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -750,165 +750,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et instrument de mesure de l’employabilité des seniors</w:t>
+                <w:t xml:space="preserve">COMMENT ÉVALUER L’EMPLOYABILITÉ ? ANALYSE HISTORIQUE ET COMPARATIVE DE DEUX INSTRUMENTS DE MESURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC liege, Dec 2024, Liege/Belgium, Belgium</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EADA Barcelone, Oct 2024, Barcelone, Spain. https://www.agrh.fr/actes-des-congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999691v1</w:t>
+                <w:t xml:space="preserve">hal-04999243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMENT ÉVALUER L’EMPLOYABILITÉ ? ANALYSE HISTORIQUE ET COMPARATIVE DE DEUX INSTRUMENTS DE MESURE</w:t>
+                <w:t xml:space="preserve">Déterminants et instrument de mesure de l’employabilité des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EADA Barcelone, Oct 2024, Barcelone, Spain. https://www.agrh.fr/actes-des-congres</w:t>
+              <w:t xml:space="preserve">RID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC liege, Dec 2024, Liege/Belgium, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999243v1</w:t>
+                <w:t xml:space="preserve">hal-04999691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION D'UN CADRE D'ANALYSE DES POLITIQUES RH COMBINANT L'EMPLOYABILITÉ DES SENIORS ET LA CULTURE DES ÂGES</w:t>
               </w:r>
@@ -2465,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1811-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.235.13-28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-46GLXJC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vatteville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kustosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/innovations-rh-et-transformations-sociales-15-retours-d-experience-et" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatteville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foll&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Milan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hurson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1811-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.235.13-28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-46GLXJC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vatteville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kustosz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Philip de Saint Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/innovations-rh-et-transformations-sociales-15-retours-d-experience-et" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cornet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vatteville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517108v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foll&#233;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Milan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>