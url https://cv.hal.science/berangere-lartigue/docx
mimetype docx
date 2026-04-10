--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -153,2655 +153,2750 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de profils journaliers issus de données de bâtiments par système multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Kouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2025) (Evènement affilié à PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France. pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-agent System Approach for Dynamic and Adaptive Daily Profile Detection in Building Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Kouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Artificial Intelligence Applications and Innovations-AIAI-Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol (Chypre), Cyprus. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96231-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the design and implementation requirements for proposed sustainable cities in two case studies of arid and cold climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suaad Ridha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SANDMAN : un système auto-adaptatif pour la détection d’anomalies dans le flux des données des bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020 @ PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-Forme IA, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of School Facilities Mechanical and Plumbing Characteristics and Conditions on Student Attendance, Academic Performance and Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Cochran Hameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobuchi Ken-Opurum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Priyadarshini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadhana Anath-Pisipati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Green Building</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France. pp.193-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SANDMAN: a Self-Adapted System for Anomaly Detection in Smart Buildings Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Adaptive Computing (and Agents) for Enhanced Collaboration at IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (ACEC @ WETICE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Co-simulation of the Hybrid Cooling Control with Synthetic Thermal Preference Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siliang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Cochran Hameen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Karaguzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Simulation in Architecture and Urban Design (SIMAUD 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandfox Project: Optimizing the Relationship between the User Interface and Artificial Intelligence to Improve Energy Management in Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Artificial Intelligence in HCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of eco-feedback on the behavior of campus users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Piché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi Belghache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verstaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Smart and Sustainable Cities (WSSC 2017) in association with the IEEE Smart World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Francisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UIC-ATC.2017.8397401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Kacimi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiebolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance certificates in the USA and in France—a case study of multifamily housing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Biewesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (5), pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12053-022-10036-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural and thermophysical parameters of insulating aggregates on the effective thermal conductivity of lightweight concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mactar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulèye Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.74-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a reflective glass façade on surrounding microclimate and building cooling load: Case of an office building in Algiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Mehaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.101443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scs.2019.101443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new procedure for the experimental measurement of the effective heat capacity of wall elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mactar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.62-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of occupant's actions on energy building performance and thermal sensation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
+                <w:t xml:space="preserve">Modeling of the thermal performance of air-filled partitioned enclosures: Effects of the geometry and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Adj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.02.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.321-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744259114561578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175269v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal performance of air-filled partitioned enclosures: Effects of the geometry and thermal properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Adj</w:t>
+                <w:t xml:space="preserve">Impact of occupant's actions on energy building performance and thermal sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1744259114561578⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090000v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional conjugate heat transfer in partitioned enclosures: Determination of geometrical and thermal properties by an inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), pp.549-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of a building envelope for thermal performance using genetic algorithms and artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of building envelope for energy consumption and daylight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lasternas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loftness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor and Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.70-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1420326X13480224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional reconstruction of aerogels from TEM images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Olivi-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjette Bengourna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Spagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 358 (9), pp.1180-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusselt number correlations for laminar convection in three-dimensional air-filled cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.327-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1744259111423086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigations on the Thermal Conductivity of Silica Aerogels by a Guarded Thin-Film-Heater Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Spagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.3089547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal optimization of multilayered walls using genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (10), pp.1031-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Model of Natural Convection in Differentially Heated Partitioned Enclosures With Conducting External Walls and Vertical Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.3202795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090021v1</w:t>
-              </w:r>
-[...929 lines deleted...]
-                <w:t xml:space="preserve">hal-03108211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2869,51 +2964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F83A3CFF"/>
+    <w:nsid w:val="F5CC22C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3100,51 +3195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120484412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Biewesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10036-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02067378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02082187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehaoued" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.05.054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259114561578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.08.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lasternas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loftness" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X13480224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjette Bengourna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259111423086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3089547" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3202795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05299188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Kouch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houssin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran Hameen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobuchi Ken-Opurum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Priyadarshini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Anath-Pisipati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiang Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Karaguzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Belghache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berangere-lartigue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1088-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120484412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Kouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05299188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Houssin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04792740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran Hameen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobuchi Ken-Opurum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Priyadarshini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhana Anath-Pisipati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siliang Lu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiang Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Karaguzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pich&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Belghache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verstaevel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2017.8397401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03676147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Biewesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cochran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-022-10036-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02067378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mactar Faye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Kane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02082187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehaoued" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101443" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.05.054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Monchoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259114561578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.02.040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gossard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.08.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lasternas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loftness" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X13480224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjette Bengourna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Spagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259111423086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trombe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3089547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monchoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.05.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3202795" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>