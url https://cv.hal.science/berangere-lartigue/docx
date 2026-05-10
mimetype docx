--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -2964,51 +2964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5CC22C9"/>
+    <w:nsid w:val="DBDC5218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>