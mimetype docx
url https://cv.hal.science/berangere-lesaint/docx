--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -66,916 +66,1332 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Point Scatterers in Highly Reflective Coatings for Gravitational Wave Interferometer Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glass Lyon 2026: 18th European Society of Glass Conference &amp; Annual Meeting of the International Conference on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ Nanofriction Experiments under Gas in ETEM on Ceramic-Graphene Composites for Tribological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozaf048.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical and microstructural evolutions of titanium-ceramic joints during brazing of biomedical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cénac Lahon Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a 3D Method Using SEM and Liquid-Phase STEM to Study Cell Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akkiz Bekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra Yucely Beb Caal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on In-Situ an Correlative Electron Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Kalikka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting and Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ deformation of nanocrystalline Al2O3 thin films at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkka Frankberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Joly-Pottuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkka Salminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.4913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Morgillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lèna Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 240, pp.122613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and microstructural evolutions of titanium-ceramic joints during brazing of biomedical implants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Identification of Optically Active Defects in Mirrors to Better Hear the Whispers of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Masenelli-Varlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Conference of the European Ceramic Society (ECerS)</w:t>
-[...414 lines deleted...]
-                <w:t xml:space="preserve">hal-02065977v1</w:t>
+              <w:t xml:space="preserve">19ème Colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étonnante physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Martrenchard. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1122,51 +1538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure C&#233;nac Lahon Debat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouafif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sassolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hofman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joly-Pottuz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf048.743" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure C&#233;nac Lahon Debat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkiz Bekel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Lebas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Yucely Beb Caal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkka Frankberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkka Salminen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kalikka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.4913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>